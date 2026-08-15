--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1015,151 +1015,151 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
@@ -1452,51 +1452,51 @@
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>47</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>48</v>
       </c>
       <c r="D30">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>32</v>
       </c>
       <c r="F30" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>49</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1799,51 +1799,51 @@
       </c>
       <c r="C8" t="s">
         <v>71</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>72</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>73</v>
       </c>
       <c r="F9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>75</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
@@ -1996,51 +1996,51 @@
       </c>
       <c r="C18" t="s">
         <v>85</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>86</v>
       </c>
       <c r="D19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>87</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2195,51 +2195,51 @@
       </c>
       <c r="C2" t="s">
         <v>93</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>95</v>
       </c>
       <c r="D3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -2255,51 +2255,51 @@
       </c>
       <c r="C5" t="s">
         <v>96</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>98</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>99</v>
       </c>
       <c r="F6" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>101</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
@@ -2315,51 +2315,51 @@
       </c>
       <c r="C8" t="s">
         <v>103</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>104</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>106</v>
       </c>
       <c r="D10">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10" t="s">
@@ -2415,91 +2415,91 @@
       </c>
       <c r="C13" t="s">
         <v>112</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>113</v>
       </c>
       <c r="D14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>115</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>116</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>32</v>
       </c>
       <c r="F16" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>117</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
@@ -2535,71 +2535,71 @@
       </c>
       <c r="C19" t="s">
         <v>119</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>121</v>
       </c>
       <c r="D20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>122</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>66</v>
       </c>
       <c r="F21" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>124</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>32</v>
       </c>
       <c r="F22" t="s">
         <v>97</v>
       </c>
     </row>
@@ -2768,71 +2768,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>132</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>134</v>
       </c>
       <c r="D3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>135</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
@@ -3005,51 +3005,51 @@
       </c>
       <c r="C13" t="s">
         <v>146</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>147</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>148</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
@@ -3133,68 +3133,68 @@
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>154</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>155</v>
       </c>
       <c r="D21">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>156</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>32</v>
       </c>
       <c r="F22" t="s">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>