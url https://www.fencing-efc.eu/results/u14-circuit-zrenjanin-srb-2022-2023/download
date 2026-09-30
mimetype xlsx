--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1049,71 +1049,71 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1457,51 +1457,51 @@
       </c>
       <c r="C27" t="s">
         <v>45</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>47</v>
       </c>
       <c r="D28">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>48</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>32</v>
       </c>
       <c r="F29" t="s">
@@ -1517,102 +1517,102 @@
       </c>
       <c r="C30" t="s">
         <v>49</v>
       </c>
       <c r="D30">
         <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>32</v>
       </c>
       <c r="F30" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>50</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
       <c r="F31" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>51</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>53</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>54</v>
       </c>
       <c r="D34">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>56</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" t="s">
         <v>42</v>
       </c>
     </row>
@@ -2191,51 +2191,51 @@
       </c>
       <c r="C24" t="s">
         <v>88</v>
       </c>
       <c r="D24">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>32</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>90</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2869,139 +2869,139 @@
       </c>
       <c r="C26" t="s">
         <v>133</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>134</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>135</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="C29" t="s">
         <v>136</v>
       </c>
       <c r="D29">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="C30" t="s">
         <v>137</v>
       </c>
       <c r="D30">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="C31" t="s">
         <v>138</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="C32" t="s">
         <v>139</v>
       </c>
       <c r="D32">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>32</v>
       </c>
       <c r="F32" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="C33" t="s">
         <v>140</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>32</v>
       </c>
       <c r="F33" t="s">
         <v>120</v>
       </c>
     </row>
@@ -3111,51 +3111,51 @@
       </c>
       <c r="C4" t="s">
         <v>144</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>145</v>
       </c>
       <c r="D5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>146</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -3468,51 +3468,51 @@
       </c>
       <c r="C22" t="s">
         <v>164</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>165</v>
       </c>
       <c r="D23">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>166</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>32</v>
       </c>
       <c r="F24" t="s">