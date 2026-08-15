--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -747,82 +747,82 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -860,51 +860,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3" t="s">
@@ -920,68 +920,68 @@
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1150,51 +1150,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1298,116 +1298,116 @@
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>49</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>50</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>52</v>
       </c>
       <c r="D10">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -1502,51 +1502,51 @@
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>57</v>
       </c>
       <c r="D5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>58</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
@@ -1587,51 +1587,51 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>61</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>62</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>63</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
@@ -1680,51 +1680,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>67</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>68</v>
       </c>
       <c r="D16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>