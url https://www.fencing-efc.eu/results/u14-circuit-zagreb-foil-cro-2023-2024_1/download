--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -857,51 +857,51 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1051,85 +1051,85 @@
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>47</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
     </row>
@@ -1230,151 +1230,151 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>55</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>57</v>
       </c>
       <c r="D3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>58</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>60</v>
       </c>
       <c r="D5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>61</v>
       </c>
       <c r="F5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>63</v>
       </c>
       <c r="D6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>65</v>
       </c>
       <c r="D7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>66</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
@@ -1390,51 +1390,51 @@
       </c>
       <c r="C9" t="s">
         <v>68</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>70</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
@@ -1805,51 +1805,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>92</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>93</v>
       </c>
       <c r="D33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>94</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>47</v>
       </c>
       <c r="F34" t="s">
         <v>50</v>
       </c>
     </row>