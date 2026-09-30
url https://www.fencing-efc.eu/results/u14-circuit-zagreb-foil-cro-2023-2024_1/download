--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -817,51 +817,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
@@ -1270,51 +1270,51 @@
       </c>
       <c r="C3" t="s">
         <v>57</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>58</v>
       </c>
       <c r="D4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>60</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>61</v>
       </c>
       <c r="F5" t="s">
@@ -1370,51 +1370,51 @@
       </c>
       <c r="C8" t="s">
         <v>66</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>68</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">