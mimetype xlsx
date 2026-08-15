--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -591,51 +591,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -839,51 +839,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>28</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
@@ -899,51 +899,51 @@
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="D5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -999,51 +999,51 @@
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1153,51 +1153,51 @@
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
     </row>