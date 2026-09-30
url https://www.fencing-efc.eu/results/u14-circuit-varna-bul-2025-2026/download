--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -839,51 +839,51 @@
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
@@ -899,51 +899,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
@@ -1755,51 +1755,51 @@
       </c>
       <c r="C20" t="s">
         <v>80</v>
       </c>
       <c r="D20">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>81</v>
       </c>
       <c r="D21">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
@@ -1832,102 +1832,102 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>85</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>88</v>
       </c>
       <c r="D27">
         <v>13</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>89</v>
       </c>
       <c r="D28">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29">
         <v>12</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>45</v>
       </c>
     </row>