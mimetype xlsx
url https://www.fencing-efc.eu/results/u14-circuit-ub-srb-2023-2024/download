--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -659,71 +659,71 @@
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -796,85 +796,85 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1178,51 +1178,51 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
     </row>