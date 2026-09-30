--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -754,51 +754,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -1373,51 +1373,51 @@
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>58</v>
       </c>
       <c r="D33">
         <v>12</v>
       </c>
       <c r="E33" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="D34">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>60</v>
       </c>
       <c r="D35">
         <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" t="s">
         <v>25</v>
       </c>
     </row>
@@ -1504,91 +1504,91 @@
       </c>
       <c r="C2" t="s">
         <v>63</v>
       </c>
       <c r="D2">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>64</v>
       </c>
       <c r="F2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>66</v>
       </c>
       <c r="D3">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>67</v>
       </c>
       <c r="F3" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>67</v>
       </c>
       <c r="F4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>70</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>71</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6" t="s">
@@ -1804,51 +1804,51 @@
       </c>
       <c r="C17" t="s">
         <v>86</v>
       </c>
       <c r="D17">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>87</v>
       </c>
       <c r="D18">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>88</v>
       </c>
       <c r="D19">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
@@ -1984,51 +1984,51 @@
       </c>
       <c r="C26" t="s">
         <v>96</v>
       </c>
       <c r="D26">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>97</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>40</v>
       </c>
       <c r="F27" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>98</v>
       </c>
       <c r="D28">
         <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">