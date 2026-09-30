--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1065,51 +1065,51 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
@@ -1205,51 +1205,51 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -1525,71 +1525,71 @@
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -1685,51 +1685,51 @@
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -1785,51 +1785,51 @@
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
         <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -1845,51 +1845,51 @@
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
         <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>14</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2146,51 +2146,51 @@
       </c>
       <c r="C3" t="s">
         <v>99</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>100</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>101</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>102</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2223,51 +2223,51 @@
       </c>
       <c r="C7" t="s">
         <v>105</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>106</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>107</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -2363,51 +2363,51 @@
       </c>
       <c r="C14" t="s">
         <v>112</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>113</v>
       </c>
       <c r="D15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>114</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
@@ -2883,71 +2883,71 @@
       </c>
       <c r="C40" t="s">
         <v>145</v>
       </c>
       <c r="D40">
         <v>15</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>147</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>148</v>
       </c>
       <c r="D42">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>149</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>47</v>
       </c>
       <c r="F43" t="s">
@@ -2963,51 +2963,51 @@
       </c>
       <c r="C44" t="s">
         <v>150</v>
       </c>
       <c r="D44">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>151</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>152</v>
       </c>
       <c r="D46">
         <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -3171,51 +3171,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>161</v>
       </c>
       <c r="D55">
         <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="C56" t="s">
         <v>162</v>
       </c>
       <c r="D56">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>163</v>
       </c>
       <c r="D57">
         <v>13</v>
       </c>
       <c r="E57" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
         <v>72</v>
       </c>
     </row>