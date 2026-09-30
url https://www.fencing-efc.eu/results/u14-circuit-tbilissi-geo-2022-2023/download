--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -695,88 +695,88 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1035,51 +1035,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>