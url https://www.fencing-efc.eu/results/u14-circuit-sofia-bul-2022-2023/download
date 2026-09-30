--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1014,51 +1014,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
@@ -1231,51 +1231,51 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>28</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
@@ -1431,51 +1431,51 @@
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1528,51 +1528,51 @@
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
       <c r="F31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>61</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>54</v>
       </c>
       <c r="F32" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>22</v>
       </c>
       <c r="F33" t="s">
@@ -1648,51 +1648,51 @@
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1725,51 +1725,51 @@
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
@@ -1824,51 +1824,51 @@
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
         <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
         <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
@@ -2091,51 +2091,51 @@
       </c>
       <c r="C7" t="s">
         <v>94</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>96</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>97</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
@@ -2211,71 +2211,71 @@
       </c>
       <c r="C13" t="s">
         <v>101</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>102</v>
       </c>
       <c r="F13" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>104</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>105</v>
       </c>
       <c r="F14" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>107</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>28</v>
       </c>
       <c r="F15" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>109</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>105</v>
       </c>
       <c r="F16" t="s">
@@ -2525,51 +2525,51 @@
       </c>
       <c r="C29" t="s">
         <v>128</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>129</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>130</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
@@ -2585,51 +2585,51 @@
       </c>
       <c r="C32" t="s">
         <v>132</v>
       </c>
       <c r="D32">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>134</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>135</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -2765,51 +2765,51 @@
       </c>
       <c r="C41" t="s">
         <v>143</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>144</v>
       </c>
       <c r="D42">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>145</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
@@ -2945,51 +2945,51 @@
       </c>
       <c r="C50" t="s">
         <v>152</v>
       </c>
       <c r="D50">
         <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>154</v>
       </c>
       <c r="D51">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>19</v>
       </c>
       <c r="F51" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>155</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" t="s">
@@ -3002,130 +3002,130 @@
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>156</v>
       </c>
       <c r="D53">
         <v>41</v>
       </c>
       <c r="E53" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>158</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>28</v>
       </c>
       <c r="F54" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>159</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>160</v>
       </c>
       <c r="D56">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>161</v>
       </c>
       <c r="D57">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>162</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" t="s">
         <v>163</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>28</v>
       </c>
       <c r="F59" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" t="s">
         <v>164</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
       <c r="F60" t="s">
         <v>84</v>
       </c>
     </row>