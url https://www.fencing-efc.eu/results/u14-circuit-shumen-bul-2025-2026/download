--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -649,51 +649,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -966,68 +966,68 @@
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>26</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1428,51 +1428,51 @@
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>71</v>
       </c>
       <c r="D21">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -1502,85 +1502,85 @@
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>73</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>26</v>
       </c>
       <c r="F23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>74</v>
       </c>
       <c r="D24">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>26</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>75</v>
       </c>
       <c r="D25">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>76</v>
       </c>
       <c r="D26">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27">
         <v>13</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>61</v>
       </c>
     </row>