--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -709,51 +709,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -949,51 +949,51 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>26</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
@@ -1077,125 +1077,125 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>46</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>47</v>
       </c>
       <c r="D3">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>49</v>
       </c>
       <c r="D4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>50</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>52</v>
       </c>
       <c r="D6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>53</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
@@ -1288,151 +1288,151 @@
       </c>
       <c r="C12" t="s">
         <v>59</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>60</v>
       </c>
       <c r="D13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>62</v>
       </c>
       <c r="D14">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>64</v>
       </c>
       <c r="D15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>66</v>
       </c>
       <c r="D16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">