--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -920,91 +920,91 @@
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
@@ -1017,51 +1017,51 @@
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1085,51 +1085,51 @@
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
         <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1236,51 +1236,51 @@
       </c>
       <c r="C3" t="s">
         <v>48</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>49</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>50</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1393,51 +1393,51 @@
       </c>
       <c r="C11" t="s">
         <v>59</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>61</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -1550,119 +1550,119 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>54</v>
       </c>
       <c r="F20" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>73</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>74</v>
       </c>
       <c r="D23">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>