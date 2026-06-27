--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -779,71 +779,71 @@
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>32.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>26.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
@@ -936,91 +936,91 @@
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>14.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
@@ -1136,51 +1136,51 @@
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>28</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1213,85 +1213,85 @@
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>28</v>
       </c>
       <c r="F25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>13</v>
       </c>
       <c r="E27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
         <v>13</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -1597,91 +1597,91 @@
       </c>
       <c r="C4" t="s">
         <v>77</v>
       </c>
       <c r="D4">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>79</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>80</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>82</v>
       </c>
       <c r="D7">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>83</v>
       </c>
       <c r="D8">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>84</v>
       </c>
       <c r="F8" t="s">
@@ -2017,85 +2017,85 @@
       </c>
       <c r="C25" t="s">
         <v>110</v>
       </c>
       <c r="D25">
         <v>12</v>
       </c>
       <c r="E25" t="s">
         <v>28</v>
       </c>
       <c r="F25" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>111</v>
       </c>
       <c r="D26">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>112</v>
       </c>
       <c r="D27">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>113</v>
       </c>
       <c r="D28">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>114</v>
       </c>
       <c r="D29">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>72</v>
       </c>
     </row>