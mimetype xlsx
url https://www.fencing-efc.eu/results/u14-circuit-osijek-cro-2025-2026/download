--- v1 (2026-06-27)
+++ v2 (2026-08-15)
@@ -919,51 +919,51 @@
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>14.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
@@ -996,51 +996,51 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
@@ -1153,91 +1153,91 @@
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>28</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>28</v>
       </c>
       <c r="F25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1415,51 +1415,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>70</v>
       </c>
     </row>
@@ -1557,51 +1557,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>75</v>
       </c>
       <c r="D2">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>76</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>77</v>
       </c>
       <c r="D4">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
@@ -1657,71 +1657,71 @@
       </c>
       <c r="C7" t="s">
         <v>82</v>
       </c>
       <c r="D7">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>83</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>84</v>
       </c>
       <c r="F8" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>86</v>
       </c>
       <c r="D9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>87</v>
       </c>
       <c r="D10">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>88</v>
       </c>
       <c r="F10" t="s">
@@ -1737,51 +1737,51 @@
       </c>
       <c r="C11" t="s">
         <v>90</v>
       </c>
       <c r="D11">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>91</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>92</v>
       </c>
       <c r="D13">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
@@ -1817,51 +1817,51 @@
       </c>
       <c r="C15" t="s">
         <v>96</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>97</v>
       </c>
       <c r="F15" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>99</v>
       </c>
       <c r="D16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>100</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>33</v>
       </c>
       <c r="F17" t="s">