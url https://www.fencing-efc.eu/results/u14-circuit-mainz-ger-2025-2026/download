--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -724,51 +724,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
@@ -851,51 +851,51 @@
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1145,71 +1145,71 @@
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>41</v>
       </c>
       <c r="D25">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>43</v>
       </c>
       <c r="D27">
         <v>13</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1282,111 +1282,111 @@
       </c>
       <c r="C31" t="s">
         <v>49</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>53</v>
       </c>
       <c r="D33">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>54</v>
       </c>
       <c r="D34">
         <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>55</v>
       </c>
       <c r="D35">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="C36" t="s">
         <v>56</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>30</v>
@@ -1407,51 +1407,51 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="C38" t="s">
         <v>61</v>
       </c>
       <c r="D38">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="C39" t="s">
         <v>63</v>
       </c>
       <c r="D39">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="C40" t="s">
         <v>64</v>
       </c>
       <c r="D40">
         <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>34</v>
@@ -1919,51 +1919,51 @@
       </c>
       <c r="C20" t="s">
         <v>92</v>
       </c>
       <c r="D20">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>93</v>
       </c>
       <c r="D21">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>59</v>
       </c>
       <c r="F21" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>94</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -2016,51 +2016,51 @@
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>97</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>98</v>
       </c>
       <c r="D26">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>99</v>
       </c>
       <c r="D27">
         <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">