--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1102,51 +1102,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1276,51 +1276,51 @@
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
@@ -1806,111 +1806,111 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>73</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>74</v>
       </c>
       <c r="D16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>58</v>
       </c>
       <c r="F16" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>75</v>
       </c>
       <c r="D17">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
       <c r="F17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>76</v>
       </c>
       <c r="D18">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>78</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>79</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -2037,85 +2037,85 @@
       </c>
       <c r="C27" t="s">
         <v>88</v>
       </c>
       <c r="D27">
         <v>41</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>89</v>
       </c>
       <c r="D28">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>91</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>92</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
@@ -2611,51 +2611,51 @@
       </c>
       <c r="C22" t="s">
         <v>128</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>130</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>38</v>
       </c>
       <c r="F23" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>132</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
@@ -2782,51 +2782,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>140</v>
       </c>
       <c r="D31">
         <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>141</v>
       </c>
       <c r="D32">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>30</v>
       </c>
       <c r="F32" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>142</v>
       </c>
       <c r="D33">
         <v>12</v>
       </c>
       <c r="E33" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3229,68 +3229,68 @@
       </c>
       <c r="C15" t="s">
         <v>167</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>168</v>
       </c>
       <c r="D16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>169</v>
       </c>
       <c r="D17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>170</v>
       </c>
       <c r="D18">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
@@ -3536,51 +3536,51 @@
       </c>
       <c r="C32" t="s">
         <v>187</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>35</v>
       </c>
       <c r="F32" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>188</v>
       </c>
       <c r="D33">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>38</v>
       </c>
       <c r="F33" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>189</v>
       </c>
       <c r="D34">
         <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>100</v>
       </c>
     </row>