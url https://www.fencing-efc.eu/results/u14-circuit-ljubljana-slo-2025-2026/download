--- v1 (2026-06-27)
+++ v2 (2026-08-15)
@@ -1042,51 +1042,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1159,51 +1159,51 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -1552,111 +1552,111 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>51</v>
       </c>
       <c r="D2">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>53</v>
       </c>
       <c r="F3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>57</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>58</v>
       </c>
       <c r="F5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>60</v>
       </c>
       <c r="D6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>62</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>63</v>
       </c>
       <c r="F7" t="s">
@@ -1752,51 +1752,51 @@
       </c>
       <c r="C12" t="s">
         <v>70</v>
       </c>
       <c r="D12">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>71</v>
       </c>
       <c r="D13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>58</v>
       </c>
       <c r="F13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>72</v>
       </c>
       <c r="D14">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2150,51 +2150,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>95</v>
       </c>
       <c r="D34">
         <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>96</v>
       </c>
       <c r="D35">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2446,85 +2446,85 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>116</v>
       </c>
       <c r="D13">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>117</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>118</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>119</v>
       </c>
       <c r="D16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>120</v>
       </c>
       <c r="F16" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>122</v>
       </c>
       <c r="D17">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
       <c r="F17" t="s">
@@ -2651,51 +2651,51 @@
       </c>
       <c r="C24" t="s">
         <v>132</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>133</v>
       </c>
       <c r="D25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>134</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>135</v>
       </c>
     </row>
@@ -2847,51 +2847,51 @@
         <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>145</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>146</v>
       </c>
       <c r="D36">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>148</v>
       </c>
       <c r="D37">
         <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>144</v>
       </c>
     </row>
@@ -3078,51 +3078,51 @@
       </c>
       <c r="C7" t="s">
         <v>158</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>160</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>161</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -3280,51 +3280,51 @@
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>170</v>
       </c>
       <c r="D18">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>171</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>173</v>
       </c>
       <c r="D20">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>100</v>
       </c>
     </row>
@@ -3334,51 +3334,51 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>174</v>
       </c>
       <c r="D21">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>175</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>22</v>
       </c>
       <c r="F23" t="s">
@@ -3638,181 +3638,181 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>194</v>
       </c>
       <c r="D38">
         <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>35</v>
       </c>
       <c r="F38" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>196</v>
       </c>
       <c r="D39">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>100</v>
       </c>
       <c r="F39" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>198</v>
       </c>
       <c r="D40">
         <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>200</v>
       </c>
       <c r="D41">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>201</v>
       </c>
       <c r="D42">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>202</v>
       </c>
       <c r="D43">
         <v>13</v>
       </c>
       <c r="E43" t="s">
         <v>30</v>
       </c>
       <c r="F43" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>75</v>
       </c>
       <c r="D44">
         <v>12</v>
       </c>
       <c r="E44" t="s">
         <v>22</v>
       </c>
       <c r="F44" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>203</v>
       </c>
       <c r="D45">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>204</v>
       </c>
       <c r="D46">
         <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>205</v>
       </c>
       <c r="D47">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>