--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -791,51 +791,51 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -1133,51 +1133,51 @@
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
@@ -1227,51 +1227,51 @@
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>43</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1412,51 +1412,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>62</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>63</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>65</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
@@ -1563,51 +1563,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>75</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>76</v>
       </c>
       <c r="D16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>77</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>78</v>
       </c>
     </row>
@@ -1640,51 +1640,51 @@
       </c>
       <c r="C19" t="s">
         <v>82</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>83</v>
       </c>
       <c r="D20">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>84</v>
       </c>
       <c r="D21">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1757,71 +1757,71 @@
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>80</v>
       </c>
       <c r="F25" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>91</v>
       </c>
       <c r="D26">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>93</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>94</v>
       </c>
       <c r="F27" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>96</v>
       </c>
       <c r="D28">
         <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
@@ -1871,51 +1871,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>99</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>100</v>
       </c>
       <c r="D32">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
@@ -1971,51 +1971,51 @@
       </c>
       <c r="C36" t="s">
         <v>104</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>106</v>
       </c>
       <c r="D37">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>107</v>
       </c>
       <c r="D38">
         <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">