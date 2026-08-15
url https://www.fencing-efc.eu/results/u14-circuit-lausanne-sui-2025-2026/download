--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -774,102 +774,102 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1338,51 +1338,51 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>56</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>58</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1580,71 +1580,71 @@
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>76</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>77</v>
       </c>
       <c r="D17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>79</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>80</v>
       </c>
       <c r="F18" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>82</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
@@ -1677,51 +1677,51 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>84</v>
       </c>
       <c r="D21">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>85</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>86</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
@@ -1891,51 +1891,51 @@
       </c>
       <c r="C32" t="s">
         <v>100</v>
       </c>
       <c r="D32">
         <v>12</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>102</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">