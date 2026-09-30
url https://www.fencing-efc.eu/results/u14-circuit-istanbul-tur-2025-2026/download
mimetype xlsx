--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1098,51 +1098,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -1560,51 +1560,51 @@
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>31</v>
       </c>
       <c r="F26" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>53</v>
       </c>
       <c r="D28">
         <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -1754,51 +1754,51 @@
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>28</v>
       </c>
       <c r="F37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
         <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>31</v>
       </c>
       <c r="F38" t="s">
@@ -1871,71 +1871,71 @@
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>12</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>79</v>
       </c>
       <c r="D44">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
         <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>65</v>
       </c>
       <c r="F45" t="s">
@@ -2068,71 +2068,71 @@
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
         <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E54" t="s">
         <v>28</v>
       </c>
       <c r="F54" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>13</v>
       </c>
       <c r="E55" t="s">
         <v>97</v>
       </c>
     </row>
@@ -2651,68 +2651,68 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>131</v>
       </c>
       <c r="D84">
         <v>12</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>133</v>
       </c>
       <c r="D85">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E85" t="s">
         <v>28</v>
       </c>
       <c r="F85" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>134</v>
       </c>
       <c r="D86">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E86" t="s">
         <v>28</v>
       </c>
       <c r="F86" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>135</v>
       </c>
       <c r="D87">
         <v>12</v>
       </c>
       <c r="E87" t="s">
         <v>65</v>
       </c>
       <c r="F87" t="s">
         <v>102</v>
       </c>
     </row>
@@ -2909,91 +2909,91 @@
       </c>
       <c r="B4">
         <v>32.0</v>
       </c>
       <c r="C4" t="s">
         <v>144</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>26.0</v>
       </c>
       <c r="C5" t="s">
         <v>146</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>147</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>148</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>149</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3086,51 +3086,51 @@
       </c>
       <c r="C13" t="s">
         <v>155</v>
       </c>
       <c r="D13">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>157</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>158</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
@@ -3354,91 +3354,91 @@
       </c>
       <c r="C27" t="s">
         <v>171</v>
       </c>
       <c r="D27">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>172</v>
       </c>
       <c r="D28">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>173</v>
       </c>
       <c r="D29">
         <v>13</v>
       </c>
       <c r="E29" t="s">
         <v>65</v>
       </c>
       <c r="F29" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>174</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>175</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
@@ -3494,51 +3494,51 @@
       </c>
       <c r="C34" t="s">
         <v>179</v>
       </c>
       <c r="D34">
         <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>180</v>
       </c>
       <c r="D35">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>182</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>183</v>
       </c>
     </row>
@@ -4007,51 +4007,51 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="C61" t="s">
         <v>208</v>
       </c>
       <c r="D61">
         <v>12</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="C62" t="s">
         <v>209</v>
       </c>
       <c r="D62">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="C63" t="s">
         <v>211</v>
       </c>
       <c r="D63">
         <v>12</v>
       </c>
       <c r="E63" t="s">
         <v>31</v>
       </c>
       <c r="F63" t="s">
         <v>121</v>
       </c>
     </row>