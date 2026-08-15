--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1154,51 +1154,51 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1331,51 +1331,51 @@
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -1642,128 +1642,128 @@
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
         <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>65</v>
       </c>
       <c r="D37">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40">
         <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>70</v>
       </c>
     </row>
@@ -1976,71 +1976,71 @@
       </c>
       <c r="C51" t="s">
         <v>84</v>
       </c>
       <c r="D51">
         <v>12</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>86</v>
       </c>
       <c r="D52">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>88</v>
       </c>
       <c r="D53">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>89</v>
       </c>
       <c r="D54">
         <v>14</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
@@ -2056,156 +2056,156 @@
       </c>
       <c r="C55" t="s">
         <v>91</v>
       </c>
       <c r="D55">
         <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>92</v>
       </c>
       <c r="D56">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>93</v>
       </c>
       <c r="D57">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
         <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>95</v>
       </c>
       <c r="D59">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
         <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>97</v>
       </c>
       <c r="D61">
         <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>99</v>
       </c>
       <c r="D62">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="C63" t="s">
         <v>100</v>
       </c>
       <c r="D63">
         <v>13</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>75</v>
       </c>
     </row>
@@ -2246,119 +2246,119 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>103</v>
       </c>
       <c r="D66">
         <v>15</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>104</v>
       </c>
       <c r="D67">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>105</v>
       </c>
       <c r="D68">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>106</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>107</v>
       </c>
       <c r="D70">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>109</v>
       </c>
       <c r="D71">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>110</v>
       </c>
       <c r="D72">
         <v>13</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>77</v>
       </c>
     </row>
@@ -2433,51 +2433,51 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>115</v>
       </c>
       <c r="D77">
         <v>13</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>116</v>
       </c>
       <c r="D78">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>117</v>
       </c>
       <c r="D79">
         <v>13</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>118</v>
       </c>
     </row>
@@ -2604,51 +2604,51 @@
       </c>
       <c r="C4" t="s">
         <v>122</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>123</v>
       </c>
       <c r="D5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>125</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -2738,51 +2738,51 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>134</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>135</v>
       </c>
       <c r="D12">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>136</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2795,51 +2795,51 @@
       </c>
       <c r="C14" t="s">
         <v>137</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>139</v>
       </c>
       <c r="D15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>141</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -2855,51 +2855,51 @@
       </c>
       <c r="C17" t="s">
         <v>142</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>143</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>145</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
@@ -3012,51 +3012,51 @@
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>151</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>152</v>
       </c>
       <c r="D26">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>153</v>
       </c>
       <c r="D27">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
@@ -3092,108 +3092,108 @@
       </c>
       <c r="C29" t="s">
         <v>155</v>
       </c>
       <c r="D29">
         <v>13</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>156</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>157</v>
       </c>
       <c r="D31">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>158</v>
       </c>
       <c r="D32">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>160</v>
       </c>
       <c r="D33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>161</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
@@ -3246,51 +3246,51 @@
       </c>
       <c r="C37" t="s">
         <v>165</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>166</v>
       </c>
       <c r="D38">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>167</v>
       </c>
       <c r="D39">
         <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -3323,51 +3323,51 @@
       </c>
       <c r="C41" t="s">
         <v>169</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>170</v>
       </c>
       <c r="D42">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>171</v>
       </c>
       <c r="D43">
         <v>13</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
@@ -3462,51 +3462,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>179</v>
       </c>
       <c r="D49">
         <v>14</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>180</v>
       </c>
       <c r="D50">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>181</v>
       </c>
       <c r="D51">
         <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>98</v>
       </c>
     </row>
@@ -3547,68 +3547,68 @@
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>184</v>
       </c>
       <c r="D54">
         <v>13</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>185</v>
       </c>
       <c r="D55">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>186</v>
       </c>
       <c r="D56">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>187</v>
       </c>
       <c r="D57">
         <v>12</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>85</v>
       </c>
     </row>
@@ -3649,96 +3649,96 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>190</v>
       </c>
       <c r="D60">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>191</v>
       </c>
       <c r="D61">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>192</v>
       </c>
       <c r="D62">
         <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="C63" t="s">
         <v>193</v>
       </c>
       <c r="D63">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>194</v>
       </c>
       <c r="D64">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>