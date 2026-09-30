--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1097,51 +1097,51 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
@@ -1194,51 +1194,51 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
@@ -1351,51 +1351,51 @@
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
@@ -1585,51 +1585,51 @@
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
@@ -1856,51 +1856,51 @@
       </c>
       <c r="C45" t="s">
         <v>76</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>78</v>
       </c>
       <c r="D46">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>79</v>
       </c>
       <c r="D47">
         <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
@@ -1956,51 +1956,51 @@
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50">
         <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>84</v>
       </c>
       <c r="D51">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>86</v>
       </c>
       <c r="D52">
         <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
@@ -2212,51 +2212,51 @@
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>101</v>
       </c>
       <c r="D64">
         <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>102</v>
       </c>
       <c r="D65">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>103</v>
       </c>
       <c r="D66">
         <v>15</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2331,51 +2331,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>109</v>
       </c>
       <c r="D71">
         <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>110</v>
       </c>
       <c r="D72">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>111</v>
       </c>
       <c r="D73">
         <v>14</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>90</v>
       </c>
     </row>
@@ -2416,51 +2416,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>114</v>
       </c>
       <c r="D76">
         <v>13</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>115</v>
       </c>
       <c r="D77">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>116</v>
       </c>
       <c r="D78">
         <v>14</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>77</v>
       </c>
     </row>
@@ -2544,91 +2544,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>120</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>121</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>122</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>123</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
@@ -2684,88 +2684,88 @@
       </c>
       <c r="C8" t="s">
         <v>127</v>
       </c>
       <c r="D8">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>128</v>
       </c>
       <c r="F8" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>130</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>132</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>134</v>
       </c>
       <c r="D11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>135</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>45</v>
       </c>
     </row>
@@ -2935,51 +2935,51 @@
       </c>
       <c r="C21" t="s">
         <v>147</v>
       </c>
       <c r="D21">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>148</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>149</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
@@ -3072,51 +3072,51 @@
       </c>
       <c r="C28" t="s">
         <v>154</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>155</v>
       </c>
       <c r="D29">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>156</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3445,102 +3445,102 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>178</v>
       </c>
       <c r="D48">
         <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>179</v>
       </c>
       <c r="D49">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>180</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>181</v>
       </c>
       <c r="D51">
         <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>182</v>
       </c>
       <c r="D52">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>183</v>
       </c>
       <c r="D53">
         <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>45</v>
       </c>
     </row>
@@ -3615,68 +3615,68 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>188</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>189</v>
       </c>
       <c r="D59">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>190</v>
       </c>
       <c r="D60">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>191</v>
       </c>
       <c r="D61">
         <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>