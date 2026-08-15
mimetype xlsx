--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -764,102 +764,102 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
@@ -917,51 +917,51 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1002,51 +1002,51 @@
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1206,68 +1206,68 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>48</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>49</v>
       </c>
       <c r="D33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>52</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1484,187 +1484,187 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>62</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>63</v>
       </c>
       <c r="D6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>64</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>65</v>
       </c>
       <c r="D8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>66</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>67</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>68</v>
       </c>
       <c r="D11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>71</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>72</v>
       </c>
       <c r="D14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>73</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1688,51 +1688,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>75</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>76</v>
       </c>
       <c r="D18">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>77</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>70</v>
       </c>
     </row>
@@ -1841,51 +1841,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>85</v>
       </c>
       <c r="D26">
         <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>88</v>
       </c>
     </row>