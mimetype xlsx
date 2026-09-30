--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -904,51 +904,51 @@
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>15</v>
@@ -1146,51 +1146,51 @@
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>9</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
@@ -1246,51 +1246,51 @@
       </c>
       <c r="C22" t="s">
         <v>40</v>
       </c>
       <c r="D22">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
@@ -1346,51 +1346,51 @@
       </c>
       <c r="C27" t="s">
         <v>45</v>
       </c>
       <c r="D27">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>46</v>
       </c>
       <c r="D28">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>47</v>
       </c>
       <c r="D29">
         <v>13</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -1417,51 +1417,51 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="C31" t="s">
         <v>49</v>
       </c>
       <c r="D31">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="C32" t="s">
         <v>50</v>
       </c>
       <c r="D32">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>25</v>
       </c>
       <c r="C33" t="s">
         <v>51</v>
       </c>
       <c r="D33">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>35</v>
       </c>
     </row>
@@ -1539,88 +1539,88 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>54</v>
       </c>
       <c r="D2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>56</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>57</v>
       </c>
       <c r="F3" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>59</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>60</v>
       </c>
       <c r="F4" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>62</v>
       </c>
       <c r="D5">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>55</v>
       </c>
     </row>
@@ -1844,71 +1844,71 @@
       </c>
       <c r="C17" t="s">
         <v>76</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>77</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>78</v>
       </c>
       <c r="D19">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>79</v>
       </c>
       <c r="D20">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -1984,91 +1984,91 @@
       </c>
       <c r="C24" t="s">
         <v>83</v>
       </c>
       <c r="D24">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>84</v>
       </c>
       <c r="D25">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>85</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -2488,51 +2488,51 @@
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>112</v>
       </c>
       <c r="D10">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>113</v>
       </c>
       <c r="D11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>115</v>
       </c>
       <c r="D12">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -3034,51 +3034,51 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="C25" t="s">
         <v>146</v>
       </c>
       <c r="D25">
         <v>12</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="C26" t="s">
         <v>147</v>
       </c>
       <c r="D26">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>