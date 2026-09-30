--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -840,51 +840,51 @@
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
@@ -1000,51 +1000,51 @@
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1060,51 +1060,51 @@
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -1140,51 +1140,51 @@
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1297,51 +1297,51 @@
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>52</v>
       </c>
       <c r="F28" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>56</v>
       </c>
       <c r="F30" t="s">
@@ -1377,51 +1377,51 @@
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -1908,51 +1908,51 @@
       </c>
       <c r="C15" t="s">
         <v>88</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>89</v>
       </c>
       <c r="D16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>90</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -1968,51 +1968,51 @@
       </c>
       <c r="C18" t="s">
         <v>91</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>93</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>94</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -2208,51 +2208,51 @@
       </c>
       <c r="C30" t="s">
         <v>104</v>
       </c>
       <c r="D30">
         <v>13</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>105</v>
       </c>
       <c r="D31">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>106</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -2268,51 +2268,51 @@
       </c>
       <c r="C33" t="s">
         <v>107</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>108</v>
       </c>
       <c r="D34">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>109</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">