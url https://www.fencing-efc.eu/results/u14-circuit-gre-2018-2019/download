--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1078,51 +1078,51 @@
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1223,51 +1223,51 @@
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>40</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1451,51 +1451,51 @@
       </c>
       <c r="C33" t="s">
         <v>56</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>57</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>59</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2207,51 +2207,51 @@
       </c>
       <c r="C23" t="s">
         <v>100</v>
       </c>
       <c r="D23">
         <v>37</v>
       </c>
       <c r="E23" t="s">
         <v>45</v>
       </c>
       <c r="F23" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>102</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>104</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -2378,51 +2378,51 @@
       </c>
       <c r="C32" t="s">
         <v>112</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>113</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>114</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -2552,51 +2552,51 @@
       </c>
       <c r="C41" t="s">
         <v>121</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>45</v>
       </c>
       <c r="F41" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>123</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>124</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2817,51 +2817,51 @@
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>137</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>138</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>53</v>
       </c>
       <c r="F56" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>139</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>