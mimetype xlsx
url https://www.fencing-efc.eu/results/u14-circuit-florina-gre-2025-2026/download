--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -845,88 +845,88 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>26.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>20.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>20.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
@@ -1059,51 +1059,51 @@
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
@@ -1299,51 +1299,51 @@
       </c>
       <c r="C29" t="s">
         <v>49</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>52</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>53</v>
       </c>
       <c r="D31">
         <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1376,51 +1376,51 @@
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33">
         <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>57</v>
       </c>
       <c r="D34">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>58</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -1660,51 +1660,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>71</v>
       </c>
       <c r="D2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>72</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>73</v>
       </c>
       <c r="F3" t="s">
@@ -2020,91 +2020,91 @@
       </c>
       <c r="C19" t="s">
         <v>93</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>94</v>
       </c>
       <c r="D20">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>96</v>
       </c>
       <c r="D21">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>97</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>98</v>
       </c>
       <c r="F22" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>100</v>
       </c>
       <c r="D23">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">