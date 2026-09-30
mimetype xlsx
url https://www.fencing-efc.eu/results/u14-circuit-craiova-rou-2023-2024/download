--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1001,51 +1001,51 @@
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1061,51 +1061,51 @@
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -1161,51 +1161,51 @@
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>34</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -1241,51 +1241,51 @@
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>41</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -1361,51 +1361,51 @@
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>49</v>
       </c>
       <c r="D31">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>50</v>
       </c>
       <c r="D32">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -1641,51 +1641,51 @@
       </c>
       <c r="C44" t="s">
         <v>64</v>
       </c>
       <c r="D44">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>65</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>66</v>
       </c>
       <c r="D46">
         <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -1732,51 +1732,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>70</v>
       </c>
       <c r="D49">
         <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>71</v>
       </c>
       <c r="D50">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>72</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1800,102 +1800,102 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>75</v>
       </c>
       <c r="D53">
         <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>76</v>
       </c>
       <c r="D54">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>77</v>
       </c>
       <c r="D55">
         <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>78</v>
       </c>
       <c r="D56">
         <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>79</v>
       </c>
       <c r="D57">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>80</v>
       </c>
       <c r="D58">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>40</v>
       </c>
     </row>
@@ -2225,51 +2225,51 @@
       </c>
       <c r="C15" t="s">
         <v>95</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>96</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>97</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -2579,51 +2579,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>115</v>
       </c>
       <c r="D33">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>116</v>
       </c>
       <c r="D34">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>117</v>
       </c>
       <c r="D35">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2664,68 +2664,68 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>120</v>
       </c>
       <c r="D38">
         <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>121</v>
       </c>
       <c r="D39">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>122</v>
       </c>
       <c r="D40">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>