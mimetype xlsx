--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -980,51 +980,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1060,51 +1060,51 @@
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>28</v>
       </c>
       <c r="F18" t="s">
@@ -1260,51 +1260,51 @@
       </c>
       <c r="C26" t="s">
         <v>47</v>
       </c>
       <c r="D26">
         <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>49</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -1380,51 +1380,51 @@
       </c>
       <c r="C32" t="s">
         <v>54</v>
       </c>
       <c r="D32">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>56</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -1440,51 +1440,51 @@
       </c>
       <c r="C35" t="s">
         <v>57</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>58</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>59</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -1596,51 +1596,51 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>67</v>
       </c>
       <c r="D44">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>68</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>69</v>
       </c>
       <c r="D46">
         <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1847,51 +1847,51 @@
       </c>
       <c r="C9" t="s">
         <v>80</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>81</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>82</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1927,51 +1927,51 @@
       </c>
       <c r="C13" t="s">
         <v>84</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>85</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>86</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
       <c r="F15" t="s">
@@ -2027,51 +2027,51 @@
       </c>
       <c r="C18" t="s">
         <v>90</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>91</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>93</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -2307,68 +2307,68 @@
       </c>
       <c r="C32" t="s">
         <v>106</v>
       </c>
       <c r="D32">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>107</v>
       </c>
       <c r="D33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>108</v>
       </c>
       <c r="D34">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>109</v>
       </c>
       <c r="D35">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>