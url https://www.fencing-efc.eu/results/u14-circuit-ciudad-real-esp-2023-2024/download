--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1020,51 +1020,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1205,51 +1205,51 @@
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1262,51 +1262,51 @@
       </c>
       <c r="C8" t="s">
         <v>34</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
@@ -1402,91 +1402,91 @@
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
@@ -1516,85 +1516,85 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1627,51 +1627,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>56</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>57</v>
       </c>
       <c r="F2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>59</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>60</v>
       </c>
       <c r="F3" t="s">
@@ -1864,51 +1864,51 @@
       </c>
       <c r="C13" t="s">
         <v>75</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>76</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>77</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -2083,51 +2083,51 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>90</v>
       </c>
       <c r="D26">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>91</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
@@ -2316,51 +2316,51 @@
       </c>
       <c r="C6" t="s">
         <v>100</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>101</v>
       </c>
       <c r="D7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>57</v>
       </c>
       <c r="F7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>102</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
@@ -2923,133 +2923,133 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>134</v>
       </c>
       <c r="D38">
         <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>135</v>
       </c>
       <c r="D39">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>136</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>138</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>21</v>
       </c>
       <c r="F41" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>139</v>
       </c>
       <c r="D42">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>140</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>141</v>
       </c>
       <c r="D44">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>