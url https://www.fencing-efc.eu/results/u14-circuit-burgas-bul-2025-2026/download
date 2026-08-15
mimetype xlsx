--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -807,51 +807,51 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
@@ -1047,51 +1047,51 @@
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
@@ -1224,51 +1224,51 @@
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>47</v>
       </c>
       <c r="D27">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>48</v>
       </c>
       <c r="D28">
         <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
@@ -1284,51 +1284,51 @@
       </c>
       <c r="C29" t="s">
         <v>50</v>
       </c>
       <c r="D29">
         <v>13</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>51</v>
       </c>
       <c r="D30">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>52</v>
       </c>
       <c r="D31">
         <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1418,51 +1418,51 @@
       </c>
       <c r="C36" t="s">
         <v>58</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>59</v>
       </c>
       <c r="D37">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>60</v>
       </c>
       <c r="D38">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
@@ -1568,51 +1568,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>67</v>
       </c>
       <c r="D45">
         <v>12</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>68</v>
       </c>
       <c r="D46">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
       <c r="F46" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>70</v>
       </c>
       <c r="D47">
         <v>12</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1842,51 +1842,51 @@
       </c>
       <c r="C10" t="s">
         <v>80</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>81</v>
       </c>
       <c r="F10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>83</v>
       </c>
       <c r="D11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>84</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
@@ -2036,51 +2036,51 @@
       </c>
       <c r="C20" t="s">
         <v>94</v>
       </c>
       <c r="D20">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>96</v>
       </c>
       <c r="D21">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>97</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
       <c r="F22" t="s">
         <v>69</v>
       </c>
     </row>