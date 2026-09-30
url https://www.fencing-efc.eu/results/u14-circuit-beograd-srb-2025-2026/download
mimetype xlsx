--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1064,51 +1064,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
@@ -1514,51 +1514,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>64</v>
       </c>
       <c r="D16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
@@ -1801,51 +1801,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>80</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>82</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>83</v>
       </c>
       <c r="F3" t="s">
@@ -2021,51 +2021,51 @@
       </c>
       <c r="C12" t="s">
         <v>99</v>
       </c>
       <c r="D12">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>101</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>102</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>44</v>
       </c>
       <c r="F14" t="s">
@@ -2121,71 +2121,71 @@
       </c>
       <c r="C17" t="s">
         <v>106</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>108</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>83</v>
       </c>
       <c r="F18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>109</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>110</v>
       </c>
       <c r="D20">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
@@ -2283,51 +2283,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>118</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>119</v>
       </c>
       <c r="F26" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>121</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>122</v>
       </c>
       <c r="D28">
         <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>111</v>
       </c>
     </row>
@@ -2377,51 +2377,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>123</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>44</v>
       </c>
       <c r="F2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>124</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">