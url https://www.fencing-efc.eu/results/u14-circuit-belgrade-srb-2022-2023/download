--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -677,51 +677,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -757,51 +757,51 @@
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1008,91 +1008,91 @@
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -1339,51 +1339,51 @@
       </c>
       <c r="C7" t="s">
         <v>46</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>48</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>49</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1636,51 +1636,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>62</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>63</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -1733,91 +1733,91 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>66</v>
       </c>
       <c r="D6">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>67</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>68</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>70</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">