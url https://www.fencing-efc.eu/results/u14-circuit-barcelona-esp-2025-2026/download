--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -1051,51 +1051,51 @@
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
@@ -1168,51 +1168,51 @@
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
@@ -1362,88 +1362,88 @@
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
       <c r="F22" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
@@ -1832,51 +1832,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>79</v>
       </c>
       <c r="D45">
         <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>30</v>
       </c>
       <c r="F45" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E46" t="s">
         <v>30</v>
       </c>
       <c r="F46" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
       <c r="D47">
         <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
@@ -2025,51 +2025,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>93</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>94</v>
       </c>
       <c r="F2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>96</v>
       </c>
       <c r="D3">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
@@ -2427,51 +2427,51 @@
       </c>
       <c r="C22" t="s">
         <v>118</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>115</v>
       </c>
       <c r="F22" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>120</v>
       </c>
       <c r="D23">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>121</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
@@ -2481,51 +2481,51 @@
       </c>
       <c r="C25" t="s">
         <v>122</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>124</v>
       </c>
       <c r="D26">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>125</v>
       </c>
       <c r="D27">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>115</v>
       </c>
       <c r="F27" t="s">
@@ -2729,51 +2729,51 @@
       </c>
       <c r="C38" t="s">
         <v>139</v>
       </c>
       <c r="D38">
         <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>30</v>
       </c>
       <c r="F38" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>140</v>
       </c>
       <c r="D39">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>141</v>
       </c>
       <c r="D40">
         <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
@@ -2783,51 +2783,51 @@
       </c>
       <c r="C41" t="s">
         <v>142</v>
       </c>
       <c r="D41">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>143</v>
       </c>
       <c r="D42">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>30</v>
       </c>
       <c r="F42" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>144</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" t="s">
@@ -2877,51 +2877,51 @@
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>148</v>
       </c>
       <c r="D46">
         <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>149</v>
       </c>
       <c r="D47">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>150</v>
       </c>
       <c r="D48">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
     </row>
@@ -3310,51 +3310,51 @@
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>176</v>
       </c>
       <c r="D69">
         <v>14</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
       <c r="F69" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>177</v>
       </c>
       <c r="D70">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>178</v>
       </c>
       <c r="D71">
         <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>30</v>
       </c>
       <c r="F71" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
@@ -3386,99 +3386,99 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>182</v>
       </c>
       <c r="D74">
         <v>13</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>184</v>
       </c>
       <c r="D75">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E75" t="s">
         <v>30</v>
       </c>
       <c r="F75" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>185</v>
       </c>
       <c r="D76">
         <v>13</v>
       </c>
       <c r="E76" t="s">
         <v>30</v>
       </c>
       <c r="F76" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>186</v>
       </c>
       <c r="D77">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>187</v>
       </c>
       <c r="D78">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E78" t="s">
         <v>23</v>
       </c>
       <c r="F78" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>188</v>
       </c>
       <c r="D79">
         <v>13</v>
       </c>
       <c r="E79" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
@@ -3496,51 +3496,51 @@
         <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>191</v>
       </c>
       <c r="D81">
         <v>12</v>
       </c>
       <c r="E81" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>193</v>
       </c>
       <c r="D82">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E82" t="s">
         <v>30</v>
       </c>
       <c r="F82" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>194</v>
       </c>
       <c r="D83">
         <v>12</v>
       </c>
       <c r="E83" t="s">
         <v>30</v>
       </c>
       <c r="F83" t="s">
         <v>77</v>
       </c>
     </row>