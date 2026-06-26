--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -1262,51 +1262,51 @@
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
@@ -1419,108 +1419,108 @@
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
         <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
@@ -1536,51 +1536,51 @@
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
       <c r="F30" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
       <c r="F31" t="s">
@@ -1653,51 +1653,51 @@
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>66</v>
       </c>
       <c r="D36">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>68</v>
       </c>
       <c r="F37" t="s">
@@ -1849,51 +1849,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>30</v>
       </c>
       <c r="F46" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
       <c r="D47">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>83</v>
       </c>
       <c r="D48">
         <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>30</v>
       </c>
       <c r="F48" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
@@ -2065,51 +2065,51 @@
       </c>
       <c r="C3" t="s">
         <v>96</v>
       </c>
       <c r="D3">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>97</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>98</v>
       </c>
       <c r="D5">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2199,91 +2199,91 @@
       </c>
       <c r="C10" t="s">
         <v>103</v>
       </c>
       <c r="D10">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>94</v>
       </c>
       <c r="F10" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>104</v>
       </c>
       <c r="D11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>105</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>106</v>
       </c>
       <c r="D13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>108</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
     </row>
@@ -2296,68 +2296,68 @@
       </c>
       <c r="C15" t="s">
         <v>109</v>
       </c>
       <c r="D15">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>110</v>
       </c>
       <c r="D16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>111</v>
       </c>
       <c r="D17">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
       <c r="F17" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>112</v>
       </c>
       <c r="D18">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
     </row>
@@ -2444,51 +2444,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>120</v>
       </c>
       <c r="D23">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>121</v>
       </c>
       <c r="D24">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>122</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
         <v>123</v>
       </c>
     </row>
@@ -2689,51 +2689,51 @@
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>136</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>137</v>
       </c>
       <c r="D37">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>94</v>
       </c>
       <c r="F37" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>139</v>
       </c>
       <c r="D38">
         <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>30</v>
       </c>
       <c r="F38" t="s">
@@ -2763,51 +2763,51 @@
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>141</v>
       </c>
       <c r="D40">
         <v>12</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>142</v>
       </c>
       <c r="D41">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>143</v>
       </c>
       <c r="D42">
         <v>13</v>
       </c>
       <c r="E42" t="s">
         <v>30</v>
       </c>
       <c r="F42" t="s">
@@ -2843,51 +2843,51 @@
       </c>
       <c r="C44" t="s">
         <v>145</v>
       </c>
       <c r="D44">
         <v>13</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>147</v>
       </c>
       <c r="D45">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>148</v>
       </c>
       <c r="D46">
         <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
@@ -3105,111 +3105,111 @@
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>163</v>
       </c>
       <c r="D58">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>164</v>
       </c>
       <c r="D59">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>30</v>
       </c>
       <c r="F59" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>165</v>
       </c>
       <c r="D60">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E60" t="s">
         <v>30</v>
       </c>
       <c r="F60" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>167</v>
       </c>
       <c r="D61">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>168</v>
       </c>
       <c r="D62">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>169</v>
       </c>
       <c r="D63">
         <v>13</v>
       </c>
       <c r="E63" t="s">
         <v>115</v>
       </c>
       <c r="F63" t="s">