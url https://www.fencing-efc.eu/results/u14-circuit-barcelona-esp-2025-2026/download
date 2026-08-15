--- v1 (2026-06-26)
+++ v2 (2026-08-15)
@@ -1282,91 +1282,91 @@
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
@@ -1880,51 +1880,51 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>83</v>
       </c>
       <c r="D48">
         <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>30</v>
       </c>
       <c r="F48" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>84</v>
       </c>
       <c r="D49">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>85</v>
       </c>
       <c r="F49" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>87</v>
       </c>
       <c r="D50">
         <v>12</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" t="s">
         <v>20</v>
       </c>
     </row>
@@ -2085,51 +2085,51 @@
       </c>
       <c r="C4" t="s">
         <v>97</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>98</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>99</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2276,51 +2276,51 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>108</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>109</v>
       </c>
       <c r="D15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>110</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2746,51 +2746,51 @@
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>140</v>
       </c>
       <c r="D39">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>141</v>
       </c>
       <c r="D40">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>142</v>
       </c>
       <c r="D41">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>73</v>
       </c>
     </row>
@@ -3259,51 +3259,51 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>173</v>
       </c>
       <c r="D66">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>174</v>
       </c>
       <c r="D67">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>90</v>
       </c>
       <c r="F67" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>175</v>
       </c>
       <c r="D68">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" t="s">
         <v>12</v>
       </c>
     </row>
@@ -3369,51 +3369,51 @@
         <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>180</v>
       </c>
       <c r="D73">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>182</v>
       </c>
       <c r="D74">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>184</v>
       </c>
       <c r="D75">
         <v>12</v>
       </c>
       <c r="E75" t="s">
         <v>30</v>
       </c>
       <c r="F75" t="s">
         <v>134</v>
       </c>
     </row>
@@ -3482,51 +3482,51 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>189</v>
       </c>
       <c r="D80">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>94</v>
       </c>
       <c r="F80" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>191</v>
       </c>
       <c r="D81">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E81" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>193</v>
       </c>
       <c r="D82">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>30</v>
       </c>
       <c r="F82" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>