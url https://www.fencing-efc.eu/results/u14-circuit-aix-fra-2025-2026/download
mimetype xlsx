--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -826,51 +826,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -963,51 +963,51 @@
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1802,51 +1802,51 @@
       </c>
       <c r="C12" t="s">
         <v>78</v>
       </c>
       <c r="D12">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>79</v>
       </c>
       <c r="D13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>80</v>
       </c>
       <c r="D14">
         <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1859,51 +1859,51 @@
       </c>
       <c r="C15" t="s">
         <v>81</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>82</v>
       </c>
       <c r="D16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>83</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2050,51 +2050,51 @@
       </c>
       <c r="C25" t="s">
         <v>96</v>
       </c>
       <c r="D25">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>98</v>
       </c>
       <c r="D26">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>99</v>
       </c>
       <c r="D27">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
@@ -2341,51 +2341,51 @@
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>116</v>
       </c>
       <c r="D40">
         <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>117</v>
       </c>
       <c r="D41">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>118</v>
       </c>
       <c r="D42">
         <v>12</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
@@ -2461,51 +2461,51 @@
       </c>
       <c r="C46" t="s">
         <v>124</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>125</v>
       </c>
       <c r="D47">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>126</v>
       </c>
       <c r="D48">
         <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2575,51 +2575,51 @@
       </c>
       <c r="C52" t="s">
         <v>131</v>
       </c>
       <c r="D52">
         <v>12</v>
       </c>
       <c r="E52" t="s">
         <v>42</v>
       </c>
       <c r="F52" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>132</v>
       </c>
       <c r="D53">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>133</v>
       </c>
       <c r="D54">
         <v>13</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>