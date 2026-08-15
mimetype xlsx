--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1278,51 +1278,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1432,111 +1432,111 @@
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>11.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
@@ -1612,131 +1612,131 @@
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1826,51 +1826,51 @@
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>60</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>25</v>
       </c>
       <c r="F32" t="s">
@@ -1966,108 +1966,108 @@
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>76</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>77</v>
       </c>
       <c r="F42" t="s">
@@ -2437,71 +2437,71 @@
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>51</v>
       </c>
       <c r="F61" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>109</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>110</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
         <v>32</v>
       </c>
       <c r="E64" t="s">
         <v>77</v>
       </c>
     </row>
@@ -2648,148 +2648,148 @@
       </c>
       <c r="C72" t="s">
         <v>122</v>
       </c>
       <c r="D72">
         <v>31</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>124</v>
       </c>
       <c r="D73">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>126</v>
       </c>
       <c r="D74">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>130</v>
       </c>
       <c r="D76">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>106</v>
       </c>
       <c r="F76" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
         <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>135</v>
       </c>
       <c r="D79">
         <v>32</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
@@ -2905,71 +2905,71 @@
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>77</v>
       </c>
       <c r="F85" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>150</v>
       </c>
       <c r="F86" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>152</v>
       </c>
       <c r="D87">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>153</v>
       </c>
       <c r="D88">
         <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>154</v>
       </c>
     </row>
@@ -3039,91 +3039,91 @@
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
         <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>150</v>
       </c>
       <c r="F92" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>77</v>
       </c>
       <c r="F93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
         <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>62</v>
       </c>
       <c r="F94" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>165</v>
       </c>
       <c r="D96">
         <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
@@ -3139,108 +3139,108 @@
       </c>
       <c r="C97" t="s">
         <v>166</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>167</v>
       </c>
       <c r="D98">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
         <v>31</v>
       </c>
       <c r="E99" t="s">
         <v>25</v>
       </c>
       <c r="F99" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>170</v>
       </c>
       <c r="D100">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E100" t="s">
         <v>171</v>
       </c>
       <c r="F100" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>173</v>
       </c>
       <c r="D101">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E101" t="s">
         <v>150</v>
       </c>
       <c r="F101" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>174</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
       <c r="F102" t="s">
@@ -3296,71 +3296,71 @@
       </c>
       <c r="C105" t="s">
         <v>179</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>13</v>
       </c>
       <c r="F105" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>180</v>
       </c>
       <c r="D106">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E106" t="s">
         <v>25</v>
       </c>
       <c r="F106" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>182</v>
       </c>
       <c r="D107">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
       <c r="F107" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>184</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>16</v>
       </c>
       <c r="F108" t="s">
@@ -3433,51 +3433,51 @@
       </c>
       <c r="C112" t="s">
         <v>190</v>
       </c>
       <c r="D112">
         <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>25</v>
       </c>
       <c r="F112" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>191</v>
       </c>
       <c r="D113">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
       <c r="F113" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>193</v>
       </c>
       <c r="D114">
         <v>32</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
@@ -3764,88 +3764,88 @@
       </c>
       <c r="C129" t="s">
         <v>210</v>
       </c>
       <c r="D129">
         <v>32</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>1.0</v>
       </c>
       <c r="C130" t="s">
         <v>212</v>
       </c>
       <c r="D130">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>1.0</v>
       </c>
       <c r="C131" t="s">
         <v>214</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>215</v>
       </c>
       <c r="D132">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>62</v>
       </c>
       <c r="F132" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>216</v>
       </c>
       <c r="D133">
         <v>31</v>
       </c>
       <c r="E133" t="s">
         <v>25</v>
       </c>
       <c r="F133" t="s">
         <v>217</v>
       </c>
     </row>
@@ -3869,51 +3869,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>220</v>
       </c>
       <c r="D135">
         <v>31</v>
       </c>
       <c r="E135" t="s">
         <v>25</v>
       </c>
       <c r="F135" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>221</v>
       </c>
       <c r="D136">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E136" t="s">
         <v>77</v>
       </c>
       <c r="F136" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>223</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
@@ -3934,136 +3934,136 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>225</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>16</v>
       </c>
       <c r="F139" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>226</v>
       </c>
       <c r="D140">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E140" t="s">
         <v>171</v>
       </c>
       <c r="F140" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>227</v>
       </c>
       <c r="D141">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E141" t="s">
         <v>25</v>
       </c>
       <c r="F141" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>229</v>
       </c>
       <c r="D142">
         <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>230</v>
       </c>
       <c r="D143">
         <v>31</v>
       </c>
       <c r="E143" t="s">
         <v>25</v>
       </c>
       <c r="F143" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>232</v>
       </c>
       <c r="D144">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>233</v>
       </c>
       <c r="D145">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
       <c r="F145" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>235</v>
       </c>
       <c r="D146">
         <v>32</v>
       </c>
       <c r="E146" t="s">
         <v>16</v>
       </c>
       <c r="F146" t="s">
         <v>17</v>
       </c>
     </row>
@@ -4087,51 +4087,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>238</v>
       </c>
       <c r="D148">
         <v>29</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>239</v>
       </c>
       <c r="D149">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>240</v>
       </c>
       <c r="D150">
         <v>30</v>
       </c>
       <c r="E150" t="s">
         <v>106</v>
       </c>
       <c r="F150" t="s">
         <v>241</v>
       </c>
     </row>
@@ -4189,150 +4189,150 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>246</v>
       </c>
       <c r="D154">
         <v>28</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>248</v>
       </c>
       <c r="D155">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>250</v>
       </c>
       <c r="D156">
         <v>31</v>
       </c>
       <c r="E156" t="s">
         <v>25</v>
       </c>
       <c r="F156" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>251</v>
       </c>
       <c r="D157">
         <v>31</v>
       </c>
       <c r="E157" t="s">
         <v>13</v>
       </c>
       <c r="F157" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>252</v>
       </c>
       <c r="D158">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>25</v>
       </c>
       <c r="F158" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>254</v>
       </c>
       <c r="D159">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E159" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>255</v>
       </c>
       <c r="D160">
         <v>28</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>256</v>
       </c>
       <c r="D161">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
       <c r="F161" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>257</v>
       </c>
       <c r="D162">
         <v>31</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>258</v>
       </c>
     </row>
@@ -4472,51 +4472,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>270</v>
       </c>
       <c r="D171">
         <v>31</v>
       </c>
       <c r="E171" t="s">
         <v>13</v>
       </c>
       <c r="F171" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>271</v>
       </c>
       <c r="D172">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>272</v>
       </c>
       <c r="D173">
         <v>29</v>
       </c>
       <c r="E173" t="s">
         <v>13</v>
       </c>
       <c r="F173" t="s">
         <v>273</v>
       </c>
     </row>