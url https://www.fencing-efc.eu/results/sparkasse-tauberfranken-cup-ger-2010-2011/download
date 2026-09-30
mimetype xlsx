--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1552,51 +1552,51 @@
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -1886,51 +1886,51 @@
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
         <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -2183,71 +2183,71 @@
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>77</v>
       </c>
       <c r="F48" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>89</v>
       </c>
       <c r="D49">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>25</v>
       </c>
       <c r="F49" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>91</v>
       </c>
       <c r="D50">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>51</v>
       </c>
       <c r="F50" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
         <v>32</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
@@ -2551,68 +2551,68 @@
       </c>
       <c r="C67" t="s">
         <v>115</v>
       </c>
       <c r="D67">
         <v>32</v>
       </c>
       <c r="E67" t="s">
         <v>77</v>
       </c>
       <c r="F67" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>117</v>
       </c>
       <c r="D68">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>118</v>
       </c>
       <c r="D69">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>119</v>
       </c>
       <c r="D70">
         <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>25</v>
       </c>
       <c r="F70" t="s">
@@ -2805,51 +2805,51 @@
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
         <v>32</v>
       </c>
       <c r="E80" t="s">
         <v>51</v>
       </c>
       <c r="F80" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>139</v>
       </c>
       <c r="D81">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>141</v>
       </c>
       <c r="D82">
         <v>31</v>
       </c>
       <c r="E82" t="s">
         <v>142</v>
       </c>
       <c r="F82" t="s">
@@ -3059,51 +3059,51 @@
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
         <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>77</v>
       </c>
       <c r="F93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>62</v>
       </c>
       <c r="F94" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
         <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
@@ -3413,51 +3413,51 @@
       </c>
       <c r="C111" t="s">
         <v>188</v>
       </c>
       <c r="D111">
         <v>31</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>190</v>
       </c>
       <c r="D112">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>25</v>
       </c>
       <c r="F112" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>191</v>
       </c>
       <c r="D113">
         <v>31</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
       <c r="F113" t="s">
@@ -3493,51 +3493,51 @@
       </c>
       <c r="C115" t="s">
         <v>195</v>
       </c>
       <c r="D115">
         <v>32</v>
       </c>
       <c r="E115" t="s">
         <v>16</v>
       </c>
       <c r="F115" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>196</v>
       </c>
       <c r="D116">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>16</v>
       </c>
       <c r="F116" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>197</v>
       </c>
       <c r="D117">
         <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>150</v>
       </c>
       <c r="F117" t="s">
@@ -3784,119 +3784,119 @@
       </c>
       <c r="C130" t="s">
         <v>212</v>
       </c>
       <c r="D130">
         <v>31</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>1.0</v>
       </c>
       <c r="C131" t="s">
         <v>214</v>
       </c>
       <c r="D131">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>215</v>
       </c>
       <c r="D132">
         <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>62</v>
       </c>
       <c r="F132" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>216</v>
       </c>
       <c r="D133">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E133" t="s">
         <v>25</v>
       </c>
       <c r="F133" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>218</v>
       </c>
       <c r="D134">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>220</v>
       </c>
       <c r="D135">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E135" t="s">
         <v>25</v>
       </c>
       <c r="F135" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>221</v>
       </c>
       <c r="D136">
         <v>31</v>
       </c>
       <c r="E136" t="s">
         <v>77</v>
       </c>
       <c r="F136" t="s">
         <v>222</v>
       </c>
     </row>
@@ -4172,51 +4172,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>244</v>
       </c>
       <c r="D153">
         <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>246</v>
       </c>
       <c r="D154">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>248</v>
       </c>
       <c r="D155">
         <v>32</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>249</v>
       </c>
     </row>
@@ -4424,51 +4424,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>266</v>
       </c>
       <c r="D168">
         <v>31</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>267</v>
       </c>
       <c r="D169">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E169" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>269</v>
       </c>
       <c r="D170">
         <v>30</v>
       </c>
       <c r="E170" t="s">
         <v>13</v>
       </c>
       <c r="F170" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
@@ -4622,85 +4622,85 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>281</v>
       </c>
       <c r="D180">
         <v>29</v>
       </c>
       <c r="E180" t="s">
         <v>13</v>
       </c>
       <c r="F180" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>282</v>
       </c>
       <c r="D181">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E181" t="s">
         <v>51</v>
       </c>
       <c r="F181" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>283</v>
       </c>
       <c r="D182">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E182" t="s">
         <v>31</v>
       </c>
       <c r="F182" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>284</v>
       </c>
       <c r="D183">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E183" t="s">
         <v>13</v>
       </c>
       <c r="F183" t="s">
         <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>