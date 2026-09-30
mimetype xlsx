--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -1413,102 +1413,102 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
@@ -1563,51 +1563,51 @@
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1648,68 +1648,68 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>43</v>
       </c>
     </row>
@@ -1767,51 +1767,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1869,51 +1869,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>55</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>58</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2050,51 +2050,51 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>70</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>72</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>43</v>
       </c>
     </row>
@@ -2412,51 +2412,51 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>94</v>
       </c>
       <c r="D65">
         <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>95</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>96</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
@@ -2717,51 +2717,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>114</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>115</v>
       </c>
       <c r="D85">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>116</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
@@ -2813,51 +2813,51 @@
         <v>56</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>122</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>123</v>
       </c>
       <c r="D91">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>61</v>
       </c>
       <c r="F91" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>125</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
         <v>126</v>
       </c>
     </row>
@@ -2989,51 +2989,51 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>131</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>132</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>133</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3176,51 +3176,51 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>145</v>
       </c>
       <c r="D15">
         <v>39</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>146</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>147</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
     </row>
@@ -3442,51 +3442,51 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>164</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>157</v>
       </c>
       <c r="F31" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>166</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>168</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3697,51 +3697,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>185</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>186</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>183</v>
       </c>
       <c r="F47" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>188</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>189</v>
       </c>
     </row>
@@ -3765,51 +3765,51 @@
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>191</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>192</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>193</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>16</v>
       </c>
     </row>
@@ -3946,51 +3946,51 @@
         <v>203</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>204</v>
       </c>
       <c r="D61">
         <v>34</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>205</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>206</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>157</v>
       </c>
       <c r="F63" t="s">
         <v>165</v>
       </c>
     </row>
@@ -4065,51 +4065,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>211</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>157</v>
       </c>
       <c r="F68" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>213</v>
       </c>
       <c r="D69">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>214</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>61</v>
       </c>
       <c r="F70" t="s">
         <v>62</v>
       </c>
     </row>
@@ -4314,51 +4314,51 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>232</v>
       </c>
       <c r="D83">
         <v>58</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>233</v>
       </c>
       <c r="D84">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>234</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>56</v>
       </c>
     </row>
@@ -4484,51 +4484,51 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>242</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>243</v>
       </c>
       <c r="D94">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="C95" t="s">
         <v>244</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>38</v>
       </c>
     </row>
@@ -4580,164 +4580,164 @@
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>249</v>
       </c>
       <c r="E99" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>251</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>252</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>253</v>
       </c>
       <c r="D102">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
       <c r="F102" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>254</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>255</v>
       </c>
       <c r="D104">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>256</v>
       </c>
       <c r="D105">
         <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>257</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>258</v>
       </c>
       <c r="D107">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>259</v>
       </c>
       <c r="D108">
         <v>33</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
@@ -4865,51 +4865,51 @@
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="C117" t="s">
         <v>271</v>
       </c>
       <c r="D117">
         <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>272</v>
       </c>
       <c r="D118">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>274</v>
       </c>
       <c r="D119">
         <v>49</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
@@ -4924,51 +4924,51 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>277</v>
       </c>
       <c r="D121">
         <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>61</v>
       </c>
       <c r="F121" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>278</v>
       </c>
       <c r="D122">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>279</v>
       </c>
       <c r="D123">
         <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>31</v>
       </c>
     </row>