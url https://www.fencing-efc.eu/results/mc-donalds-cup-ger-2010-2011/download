--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1425,71 +1425,71 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -1642,171 +1642,171 @@
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
@@ -1842,51 +1842,51 @@
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
@@ -1902,51 +1902,51 @@
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
@@ -1979,51 +1979,51 @@
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>61</v>
       </c>
       <c r="F30" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32" t="s">
@@ -2319,51 +2319,51 @@
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
@@ -2419,71 +2419,71 @@
       </c>
       <c r="C52" t="s">
         <v>97</v>
       </c>
       <c r="D52">
         <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>99</v>
       </c>
       <c r="D53">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>100</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>102</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55" t="s">
@@ -2499,51 +2499,51 @@
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>105</v>
       </c>
       <c r="D57">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>106</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58">
         <v>32</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" t="s">
@@ -2696,71 +2696,71 @@
       </c>
       <c r="C66" t="s">
         <v>120</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>30</v>
       </c>
       <c r="F66" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>122</v>
       </c>
       <c r="D67">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>124</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>125</v>
       </c>
       <c r="F69" t="s">
@@ -2896,51 +2896,51 @@
       </c>
       <c r="C76" t="s">
         <v>138</v>
       </c>
       <c r="D76">
         <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>139</v>
       </c>
       <c r="F76" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>141</v>
       </c>
       <c r="D77">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="F77" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>61</v>
       </c>
       <c r="F78" t="s">
@@ -3113,51 +3113,51 @@
       </c>
       <c r="C87" t="s">
         <v>156</v>
       </c>
       <c r="D87">
         <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>157</v>
       </c>
       <c r="D88">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E88" t="s">
         <v>19</v>
       </c>
       <c r="F88" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>158</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
@@ -3527,51 +3527,51 @@
       </c>
       <c r="C108" t="s">
         <v>191</v>
       </c>
       <c r="D108">
         <v>32</v>
       </c>
       <c r="E108" t="s">
         <v>125</v>
       </c>
       <c r="F108" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>192</v>
       </c>
       <c r="D109">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
       <c r="F109" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>194</v>
       </c>
       <c r="D110">
         <v>32</v>
       </c>
       <c r="E110" t="s">
         <v>195</v>
       </c>
       <c r="F110" t="s">
@@ -3587,51 +3587,51 @@
       </c>
       <c r="C111" t="s">
         <v>197</v>
       </c>
       <c r="D111">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="F111" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>198</v>
       </c>
       <c r="D112">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
       <c r="F112" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>200</v>
       </c>
       <c r="D113">
         <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>201</v>
       </c>
       <c r="F113" t="s">
@@ -3704,51 +3704,51 @@
       </c>
       <c r="C117" t="s">
         <v>206</v>
       </c>
       <c r="D117">
         <v>32</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
       <c r="F117" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>207</v>
       </c>
       <c r="D118">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>61</v>
       </c>
       <c r="F118" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>208</v>
       </c>
       <c r="D119">
         <v>31</v>
       </c>
       <c r="E119" t="s">
         <v>59</v>
       </c>
       <c r="F119" t="s">
@@ -3904,51 +3904,51 @@
       </c>
       <c r="C127" t="s">
         <v>223</v>
       </c>
       <c r="D127">
         <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>15</v>
       </c>
       <c r="F127" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>224</v>
       </c>
       <c r="D128">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="F128" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>225</v>
       </c>
       <c r="D129">
         <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>61</v>
       </c>
       <c r="F129" t="s">
@@ -3975,68 +3975,68 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>227</v>
       </c>
       <c r="D131">
         <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>15</v>
       </c>
       <c r="F131" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>228</v>
       </c>
       <c r="D132">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E132" t="s">
         <v>42</v>
       </c>
       <c r="F132" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>229</v>
       </c>
       <c r="D133">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>230</v>
       </c>
       <c r="D134">
         <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>30</v>
       </c>
       <c r="F134" t="s">
         <v>231</v>
       </c>
     </row>
@@ -4077,51 +4077,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>235</v>
       </c>
       <c r="D137">
         <v>32</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
       <c r="F137" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>236</v>
       </c>
       <c r="D138">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>237</v>
       </c>
       <c r="F138" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>239</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>59</v>
       </c>
       <c r="F139" t="s">
         <v>240</v>
       </c>
     </row>
@@ -4179,51 +4179,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>247</v>
       </c>
       <c r="D143">
         <v>31</v>
       </c>
       <c r="E143" t="s">
         <v>30</v>
       </c>
       <c r="F143" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>248</v>
       </c>
       <c r="D144">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>115</v>
       </c>
       <c r="F144" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>249</v>
       </c>
       <c r="D145">
         <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>15</v>
       </c>
       <c r="F145" t="s">
         <v>250</v>
       </c>
     </row>
@@ -4247,136 +4247,136 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>253</v>
       </c>
       <c r="D147">
         <v>31</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="F147" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>255</v>
       </c>
       <c r="D148">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E148" t="s">
         <v>30</v>
       </c>
       <c r="F148" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>257</v>
       </c>
       <c r="D149">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="F149" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>258</v>
       </c>
       <c r="D150">
         <v>31</v>
       </c>
       <c r="E150" t="s">
         <v>237</v>
       </c>
       <c r="F150" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>260</v>
       </c>
       <c r="D151">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E151" t="s">
         <v>15</v>
       </c>
       <c r="F151" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>262</v>
       </c>
       <c r="D152">
         <v>31</v>
       </c>
       <c r="E152" t="s">
         <v>237</v>
       </c>
       <c r="F152" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>263</v>
       </c>
       <c r="D153">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E153" t="s">
         <v>61</v>
       </c>
       <c r="F153" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>265</v>
       </c>
       <c r="D154">
         <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>184</v>
       </c>
       <c r="F154" t="s">
         <v>266</v>
       </c>
     </row>
@@ -4417,102 +4417,102 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>270</v>
       </c>
       <c r="D157">
         <v>31</v>
       </c>
       <c r="E157" t="s">
         <v>30</v>
       </c>
       <c r="F157" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>272</v>
       </c>
       <c r="D158">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>184</v>
       </c>
       <c r="F158" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>273</v>
       </c>
       <c r="D159">
         <v>31</v>
       </c>
       <c r="E159" t="s">
         <v>59</v>
       </c>
       <c r="F159" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>275</v>
       </c>
       <c r="D160">
         <v>29</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>277</v>
       </c>
       <c r="D161">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="F161" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>278</v>
       </c>
       <c r="D162">
         <v>31</v>
       </c>
       <c r="E162" t="s">
         <v>59</v>
       </c>
       <c r="F162" t="s">
         <v>240</v>
       </c>
     </row>
@@ -4536,85 +4536,85 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>280</v>
       </c>
       <c r="D164">
         <v>31</v>
       </c>
       <c r="E164" t="s">
         <v>61</v>
       </c>
       <c r="F164" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>282</v>
       </c>
       <c r="D165">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E165" t="s">
         <v>15</v>
       </c>
       <c r="F165" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>283</v>
       </c>
       <c r="D166">
         <v>32</v>
       </c>
       <c r="E166" t="s">
         <v>61</v>
       </c>
       <c r="F166" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>285</v>
       </c>
       <c r="D167">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E167" t="s">
         <v>15</v>
       </c>
       <c r="F167" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>287</v>
       </c>
       <c r="D168">
         <v>28</v>
       </c>
       <c r="E168" t="s">
         <v>15</v>
       </c>
       <c r="F168" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4672,85 +4672,85 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>293</v>
       </c>
       <c r="D172">
         <v>30</v>
       </c>
       <c r="E172" t="s">
         <v>59</v>
       </c>
       <c r="F172" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>295</v>
       </c>
       <c r="D173">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E173" t="s">
         <v>15</v>
       </c>
       <c r="F173" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>297</v>
       </c>
       <c r="D174">
         <v>32</v>
       </c>
       <c r="E174" t="s">
         <v>15</v>
       </c>
       <c r="F174" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>298</v>
       </c>
       <c r="D175">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E175" t="s">
         <v>15</v>
       </c>
       <c r="F175" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>299</v>
       </c>
       <c r="D176">
         <v>31</v>
       </c>
       <c r="E176" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
@@ -4833,320 +4833,320 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>307</v>
       </c>
       <c r="D182">
         <v>29</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="F182" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>308</v>
       </c>
       <c r="D183">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E183" t="s">
         <v>15</v>
       </c>
       <c r="F183" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>310</v>
       </c>
       <c r="D184">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E184" t="s">
         <v>15</v>
       </c>
       <c r="F184" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>311</v>
       </c>
       <c r="D185">
         <v>30</v>
       </c>
       <c r="E185" t="s">
         <v>10</v>
       </c>
       <c r="F185" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>312</v>
       </c>
       <c r="D186">
         <v>29</v>
       </c>
       <c r="E186" t="s">
         <v>15</v>
       </c>
       <c r="F186" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>314</v>
       </c>
       <c r="D187">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E187" t="s">
         <v>237</v>
       </c>
       <c r="F187" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>315</v>
       </c>
       <c r="D188">
         <v>28</v>
       </c>
       <c r="E188" t="s">
         <v>15</v>
       </c>
       <c r="F188" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>316</v>
       </c>
       <c r="D189">
         <v>30</v>
       </c>
       <c r="E189" t="s">
         <v>15</v>
       </c>
       <c r="F189" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>317</v>
       </c>
       <c r="D190">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E190" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>318</v>
       </c>
       <c r="D191">
         <v>31</v>
       </c>
       <c r="E191" t="s">
         <v>237</v>
       </c>
       <c r="F191" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>319</v>
       </c>
       <c r="D192">
         <v>31</v>
       </c>
       <c r="E192" t="s">
         <v>59</v>
       </c>
       <c r="F192" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>321</v>
       </c>
       <c r="D193">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E193" t="s">
         <v>184</v>
       </c>
       <c r="F193" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>322</v>
       </c>
       <c r="D194">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E194" t="s">
         <v>30</v>
       </c>
       <c r="F194" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>323</v>
       </c>
       <c r="D195">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E195" t="s">
         <v>15</v>
       </c>
       <c r="F195" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>324</v>
       </c>
       <c r="D196">
         <v>30</v>
       </c>
       <c r="E196" t="s">
         <v>184</v>
       </c>
       <c r="F196" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>325</v>
       </c>
       <c r="D197">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E197" t="s">
         <v>15</v>
       </c>
       <c r="F197" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>326</v>
       </c>
       <c r="D198">
         <v>29</v>
       </c>
       <c r="E198" t="s">
         <v>15</v>
       </c>
       <c r="F198" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>327</v>
       </c>
       <c r="D199">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E199" t="s">
         <v>15</v>
       </c>
       <c r="F199" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>328</v>
       </c>
       <c r="D200">
         <v>30</v>
       </c>
       <c r="E200" t="s">
         <v>201</v>
       </c>
       <c r="F200" t="s">
         <v>202</v>
       </c>
     </row>