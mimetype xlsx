--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1923,51 +1923,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -2137,51 +2137,51 @@
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
@@ -2417,51 +2417,51 @@
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>26</v>
       </c>
       <c r="F27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>56</v>
       </c>
       <c r="F28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
@@ -2557,51 +2557,51 @@
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
@@ -2637,51 +2637,51 @@
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>56</v>
       </c>
       <c r="F40" t="s">
@@ -2977,51 +2977,51 @@
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>39</v>
       </c>
       <c r="F55" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>98</v>
       </c>
       <c r="D56">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>26</v>
       </c>
       <c r="F56" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>100</v>
       </c>
       <c r="D57">
         <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57" t="s">
@@ -3057,51 +3057,51 @@
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
         <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>56</v>
       </c>
       <c r="F59" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>106</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>56</v>
       </c>
       <c r="F61" t="s">
@@ -3157,51 +3157,51 @@
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
         <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>39</v>
       </c>
       <c r="F64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>56</v>
       </c>
       <c r="F65" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>112</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>26</v>
       </c>
       <c r="F66" t="s">
@@ -3297,51 +3297,51 @@
       </c>
       <c r="C71" t="s">
         <v>120</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>121</v>
       </c>
       <c r="D72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>21</v>
       </c>
       <c r="F72" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
       <c r="D73">
         <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" t="s">
@@ -3477,51 +3477,51 @@
       </c>
       <c r="C80" t="s">
         <v>135</v>
       </c>
       <c r="D80">
         <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>26</v>
       </c>
       <c r="F80" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>137</v>
       </c>
       <c r="D81">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>138</v>
       </c>
       <c r="D82">
         <v>31</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
@@ -3717,51 +3717,51 @@
       </c>
       <c r="C92" t="s">
         <v>154</v>
       </c>
       <c r="D92">
         <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>34</v>
       </c>
       <c r="F92" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>155</v>
       </c>
       <c r="D93">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E93" t="s">
         <v>39</v>
       </c>
       <c r="F93" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>157</v>
       </c>
       <c r="D94">
         <v>31</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
@@ -4274,51 +4274,51 @@
       </c>
       <c r="C120" t="s">
         <v>194</v>
       </c>
       <c r="D120">
         <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>26</v>
       </c>
       <c r="F120" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>196</v>
       </c>
       <c r="D121">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>56</v>
       </c>
       <c r="F121" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>197</v>
       </c>
       <c r="D122">
         <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>198</v>
       </c>
       <c r="F122" t="s">
@@ -4428,51 +4428,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>207</v>
       </c>
       <c r="D128">
         <v>29</v>
       </c>
       <c r="E128" t="s">
         <v>56</v>
       </c>
       <c r="F128" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>208</v>
       </c>
       <c r="D129">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>56</v>
       </c>
       <c r="F129" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>209</v>
       </c>
       <c r="D130">
         <v>31</v>
       </c>
       <c r="E130" t="s">
         <v>210</v>
       </c>
       <c r="F130" t="s">
         <v>211</v>
       </c>
     </row>
@@ -4734,150 +4734,150 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>231</v>
       </c>
       <c r="D146">
         <v>29</v>
       </c>
       <c r="E146" t="s">
         <v>56</v>
       </c>
       <c r="F146" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>232</v>
       </c>
       <c r="D147">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E147" t="s">
         <v>233</v>
       </c>
       <c r="F147" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>235</v>
       </c>
       <c r="D148">
         <v>29</v>
       </c>
       <c r="E148" t="s">
         <v>56</v>
       </c>
       <c r="F148" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>236</v>
       </c>
       <c r="D149">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>56</v>
       </c>
       <c r="F149" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>238</v>
       </c>
       <c r="D150">
         <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>34</v>
       </c>
       <c r="F150" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>239</v>
       </c>
       <c r="D151">
         <v>29</v>
       </c>
       <c r="E151" t="s">
         <v>56</v>
       </c>
       <c r="F151" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>240</v>
       </c>
       <c r="D152">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E152" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>241</v>
       </c>
       <c r="D153">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E153" t="s">
         <v>56</v>
       </c>
       <c r="F153" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>242</v>
       </c>
       <c r="D154">
         <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>21</v>
       </c>
       <c r="F154" t="s">
         <v>51</v>
       </c>
     </row>
@@ -4935,51 +4935,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>246</v>
       </c>
       <c r="D158">
         <v>31</v>
       </c>
       <c r="E158" t="s">
         <v>21</v>
       </c>
       <c r="F158" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>248</v>
       </c>
       <c r="D159">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E159" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>249</v>
       </c>
       <c r="D160">
         <v>32</v>
       </c>
       <c r="E160" t="s">
         <v>233</v>
       </c>
       <c r="F160" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
@@ -5085,85 +5085,85 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>259</v>
       </c>
       <c r="D167">
         <v>29</v>
       </c>
       <c r="E167" t="s">
         <v>56</v>
       </c>
       <c r="F167" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>260</v>
       </c>
       <c r="D168">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E168" t="s">
         <v>21</v>
       </c>
       <c r="F168" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>262</v>
       </c>
       <c r="D169">
         <v>29</v>
       </c>
       <c r="E169" t="s">
         <v>233</v>
       </c>
       <c r="F169" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>263</v>
       </c>
       <c r="D170">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E170" t="s">
         <v>56</v>
       </c>
       <c r="F170" t="s">
         <v>264</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5196,51 +5196,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>265</v>
       </c>
       <c r="D2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>266</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>39</v>
       </c>
       <c r="F3" t="s">
@@ -5450,51 +5450,51 @@
       </c>
       <c r="C14" t="s">
         <v>280</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>282</v>
       </c>
       <c r="D15">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>284</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5644,91 +5644,91 @@
       </c>
       <c r="C24" t="s">
         <v>295</v>
       </c>
       <c r="D24">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>272</v>
       </c>
       <c r="F24" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>296</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>26</v>
       </c>
       <c r="F25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>297</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>298</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>56</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>299</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>149</v>
       </c>
       <c r="F28" t="s">
@@ -5764,51 +5764,51 @@
       </c>
       <c r="C30" t="s">
         <v>301</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>303</v>
       </c>
       <c r="D31">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>305</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>56</v>
       </c>
       <c r="F32" t="s">
@@ -5864,51 +5864,51 @@
       </c>
       <c r="C35" t="s">
         <v>308</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>34</v>
       </c>
       <c r="F35" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>310</v>
       </c>
       <c r="D36">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>311</v>
       </c>
       <c r="D37">
         <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -5941,51 +5941,51 @@
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>313</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>314</v>
       </c>
       <c r="D40">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>56</v>
       </c>
       <c r="F40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>315</v>
       </c>
       <c r="D41">
         <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>21</v>
       </c>
       <c r="F41" t="s">
@@ -6378,51 +6378,51 @@
       </c>
       <c r="C61" t="s">
         <v>339</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>56</v>
       </c>
       <c r="F61" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>341</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>39</v>
       </c>
       <c r="F62" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>342</v>
       </c>
       <c r="D63">
         <v>32</v>
       </c>
       <c r="E63" t="s">
         <v>56</v>
       </c>
       <c r="F63" t="s">
@@ -6612,51 +6612,51 @@
       </c>
       <c r="C73" t="s">
         <v>354</v>
       </c>
       <c r="D73">
         <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>286</v>
       </c>
       <c r="F73" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>355</v>
       </c>
       <c r="D74">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>356</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>26</v>
       </c>
       <c r="F75" t="s">
         <v>133</v>
       </c>
     </row>
@@ -6669,151 +6669,151 @@
       </c>
       <c r="C76" t="s">
         <v>357</v>
       </c>
       <c r="D76">
         <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>359</v>
       </c>
       <c r="D77">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>360</v>
       </c>
       <c r="D78">
         <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>361</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>362</v>
       </c>
       <c r="D79">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>363</v>
       </c>
       <c r="D80">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>210</v>
       </c>
       <c r="F80" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>364</v>
       </c>
       <c r="D81">
         <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>365</v>
       </c>
       <c r="D82">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E82" t="s">
         <v>39</v>
       </c>
       <c r="F82" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>366</v>
       </c>
       <c r="D83">
         <v>32</v>
       </c>
       <c r="E83" t="s">
         <v>26</v>
       </c>
       <c r="F83" t="s">
@@ -6926,51 +6926,51 @@
       </c>
       <c r="C89" t="s">
         <v>374</v>
       </c>
       <c r="D89">
         <v>32</v>
       </c>
       <c r="E89" t="s">
         <v>149</v>
       </c>
       <c r="F89" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>375</v>
       </c>
       <c r="D90">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E90" t="s">
         <v>26</v>
       </c>
       <c r="F90" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>377</v>
       </c>
       <c r="D91">
         <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
@@ -7163,51 +7163,51 @@
       </c>
       <c r="C101" t="s">
         <v>388</v>
       </c>
       <c r="D101">
         <v>31</v>
       </c>
       <c r="E101" t="s">
         <v>30</v>
       </c>
       <c r="F101" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>390</v>
       </c>
       <c r="D102">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>30</v>
       </c>
       <c r="F102" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>391</v>
       </c>
       <c r="D103">
         <v>32</v>
       </c>
       <c r="E103" t="s">
         <v>21</v>
       </c>
       <c r="F103" t="s">
@@ -7320,51 +7320,51 @@
       </c>
       <c r="C109" t="s">
         <v>397</v>
       </c>
       <c r="D109">
         <v>32</v>
       </c>
       <c r="E109" t="s">
         <v>39</v>
       </c>
       <c r="F109" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>398</v>
       </c>
       <c r="D110">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E110" t="s">
         <v>21</v>
       </c>
       <c r="F110" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>400</v>
       </c>
       <c r="D111">
         <v>32</v>
       </c>
       <c r="E111" t="s">
         <v>26</v>
       </c>
       <c r="F111" t="s">
@@ -7480,51 +7480,51 @@
       </c>
       <c r="C117" t="s">
         <v>406</v>
       </c>
       <c r="D117">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>21</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>407</v>
       </c>
       <c r="D118">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E118" t="s">
         <v>21</v>
       </c>
       <c r="F118" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>409</v>
       </c>
       <c r="D119">
         <v>31</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
@@ -7620,71 +7620,71 @@
       </c>
       <c r="C124" t="s">
         <v>416</v>
       </c>
       <c r="D124">
         <v>31</v>
       </c>
       <c r="E124" t="s">
         <v>39</v>
       </c>
       <c r="F124" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>417</v>
       </c>
       <c r="D125">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E125" t="s">
         <v>198</v>
       </c>
       <c r="F125" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>418</v>
       </c>
       <c r="D126">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E126" t="s">
         <v>26</v>
       </c>
       <c r="F126" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>419</v>
       </c>
       <c r="D127">
         <v>31</v>
       </c>
       <c r="E127" t="s">
         <v>21</v>
       </c>
       <c r="F127" t="s">
@@ -7748,85 +7748,85 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>425</v>
       </c>
       <c r="D131">
         <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>160</v>
       </c>
       <c r="F131" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>427</v>
       </c>
       <c r="D132">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>39</v>
       </c>
       <c r="F132" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>428</v>
       </c>
       <c r="D133">
         <v>31</v>
       </c>
       <c r="E133" t="s">
         <v>210</v>
       </c>
       <c r="F133" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>430</v>
       </c>
       <c r="D134">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>39</v>
       </c>
       <c r="F134" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>431</v>
       </c>
       <c r="D135">
         <v>32</v>
       </c>
       <c r="E135" t="s">
         <v>21</v>
       </c>
       <c r="F135" t="s">
         <v>432</v>
       </c>
     </row>
@@ -7952,51 +7952,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>441</v>
       </c>
       <c r="D143">
         <v>30</v>
       </c>
       <c r="E143" t="s">
         <v>30</v>
       </c>
       <c r="F143" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>443</v>
       </c>
       <c r="D144">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>56</v>
       </c>
       <c r="F144" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>444</v>
       </c>
       <c r="D145">
         <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>56</v>
       </c>
       <c r="F145" t="s">
         <v>80</v>
       </c>
     </row>
@@ -8051,51 +8051,51 @@
         <v>211</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>449</v>
       </c>
       <c r="D149">
         <v>31</v>
       </c>
       <c r="E149" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>450</v>
       </c>
       <c r="D150">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E150" t="s">
         <v>56</v>
       </c>
       <c r="F150" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>451</v>
       </c>
       <c r="D151">
         <v>32</v>
       </c>
       <c r="E151" t="s">
         <v>39</v>
       </c>
       <c r="F151" t="s">
         <v>216</v>
       </c>
     </row>
@@ -8405,51 +8405,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>473</v>
       </c>
       <c r="D170">
         <v>29</v>
       </c>
       <c r="E170" t="s">
         <v>149</v>
       </c>
       <c r="F170" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>474</v>
       </c>
       <c r="D171">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E171" t="s">
         <v>56</v>
       </c>
       <c r="F171" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>475</v>
       </c>
       <c r="D172">
         <v>30</v>
       </c>
       <c r="E172" t="s">
         <v>56</v>
       </c>
       <c r="F172" t="s">
         <v>476</v>
       </c>
     </row>
@@ -8487,51 +8487,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>479</v>
       </c>
       <c r="D175">
         <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>56</v>
       </c>
       <c r="F175" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>480</v>
       </c>
       <c r="D176">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E176" t="s">
         <v>56</v>
       </c>
       <c r="F176" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>481</v>
       </c>
       <c r="D177">
         <v>30</v>
       </c>
       <c r="E177" t="s">
         <v>56</v>
       </c>
       <c r="F177" t="s">
         <v>163</v>
       </c>
     </row>
@@ -8603,51 +8603,51 @@
         <v>127</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>486</v>
       </c>
       <c r="D182">
         <v>29</v>
       </c>
       <c r="E182" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>487</v>
       </c>
       <c r="D183">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E183" t="s">
         <v>56</v>
       </c>
       <c r="F183" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>488</v>
       </c>
       <c r="D184">
         <v>28</v>
       </c>
       <c r="E184" t="s">
         <v>56</v>
       </c>
       <c r="F184" t="s">
         <v>61</v>
       </c>
     </row>