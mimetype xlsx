--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1501,51 +1501,51 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
@@ -1681,51 +1681,51 @@
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>43</v>
       </c>
       <c r="F17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
       <c r="F18" t="s">
@@ -1821,51 +1821,51 @@
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>31</v>
       </c>
       <c r="F25" t="s">
@@ -1961,51 +1961,51 @@
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>68</v>
       </c>
       <c r="F30" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>68</v>
       </c>
       <c r="F32" t="s">
@@ -2081,51 +2081,51 @@
       </c>
       <c r="C36" t="s">
         <v>80</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>82</v>
       </c>
       <c r="D37">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>84</v>
       </c>
       <c r="D38">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
@@ -2161,71 +2161,71 @@
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>31</v>
       </c>
       <c r="F40" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>89</v>
       </c>
       <c r="D41">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>90</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>91</v>
       </c>
       <c r="F42" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
@@ -2421,71 +2421,71 @@
       </c>
       <c r="C53" t="s">
         <v>109</v>
       </c>
       <c r="D53">
         <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>43</v>
       </c>
       <c r="F53" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>110</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>31</v>
       </c>
       <c r="F54" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>112</v>
       </c>
       <c r="D55">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>114</v>
       </c>
       <c r="D56">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>31</v>
       </c>
       <c r="F56" t="s">
@@ -2561,51 +2561,51 @@
       </c>
       <c r="C60" t="s">
         <v>122</v>
       </c>
       <c r="D60">
         <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>68</v>
       </c>
       <c r="F60" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>124</v>
       </c>
       <c r="D61">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>68</v>
       </c>
       <c r="F61" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>125</v>
       </c>
       <c r="D62">
         <v>32</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62" t="s">
@@ -2741,51 +2741,51 @@
       </c>
       <c r="C69" t="s">
         <v>135</v>
       </c>
       <c r="D69">
         <v>32</v>
       </c>
       <c r="E69" t="s">
         <v>31</v>
       </c>
       <c r="F69" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>137</v>
       </c>
       <c r="D70">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E70" t="s">
         <v>105</v>
       </c>
       <c r="F70" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>139</v>
       </c>
       <c r="D71">
         <v>32</v>
       </c>
       <c r="E71" t="s">
         <v>74</v>
       </c>
       <c r="F71" t="s">
@@ -2961,51 +2961,51 @@
       </c>
       <c r="C80" t="s">
         <v>155</v>
       </c>
       <c r="D80">
         <v>32</v>
       </c>
       <c r="E80" t="s">
         <v>36</v>
       </c>
       <c r="F80" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>156</v>
       </c>
       <c r="D81">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E81" t="s">
         <v>68</v>
       </c>
       <c r="F81" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>157</v>
       </c>
       <c r="D82">
         <v>31</v>
       </c>
       <c r="E82" t="s">
         <v>31</v>
       </c>
       <c r="F82" t="s">
@@ -3081,51 +3081,51 @@
       </c>
       <c r="C86" t="s">
         <v>163</v>
       </c>
       <c r="D86">
         <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>165</v>
       </c>
       <c r="D87">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>166</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
         <v>167</v>
       </c>
     </row>
@@ -3218,51 +3218,51 @@
       </c>
       <c r="C93" t="s">
         <v>174</v>
       </c>
       <c r="D93">
         <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>176</v>
       </c>
       <c r="D94">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>68</v>
       </c>
       <c r="F94" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>177</v>
       </c>
       <c r="D95">
         <v>32</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
@@ -3318,51 +3318,51 @@
       </c>
       <c r="C98" t="s">
         <v>182</v>
       </c>
       <c r="D98">
         <v>32</v>
       </c>
       <c r="E98" t="s">
         <v>183</v>
       </c>
       <c r="F98" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>185</v>
       </c>
       <c r="D99">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E99" t="s">
         <v>13</v>
       </c>
       <c r="F99" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>187</v>
       </c>
       <c r="D100">
         <v>32</v>
       </c>
       <c r="E100" t="s">
         <v>188</v>
       </c>
       <c r="F100" t="s">
@@ -3623,51 +3623,51 @@
       </c>
       <c r="C114" t="s">
         <v>208</v>
       </c>
       <c r="D114">
         <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>209</v>
       </c>
       <c r="D115">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E115" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>210</v>
       </c>
       <c r="D116">
         <v>31</v>
       </c>
       <c r="E116" t="s">
         <v>196</v>
       </c>
       <c r="F116" t="s">
         <v>211</v>
       </c>
     </row>
@@ -3897,51 +3897,51 @@
       </c>
       <c r="C128" t="s">
         <v>230</v>
       </c>
       <c r="D128">
         <v>32</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>231</v>
       </c>
       <c r="D129">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>1.0</v>
       </c>
       <c r="C130" t="s">
         <v>232</v>
       </c>
       <c r="D130">
         <v>31</v>
       </c>
       <c r="E130" t="s">
         <v>23</v>
       </c>
     </row>
@@ -3999,102 +3999,102 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>239</v>
       </c>
       <c r="D134">
         <v>31</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>241</v>
       </c>
       <c r="D135">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>242</v>
       </c>
       <c r="D136">
         <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>244</v>
       </c>
       <c r="D137">
         <v>32</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>246</v>
       </c>
       <c r="D138">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E138" t="s">
         <v>31</v>
       </c>
       <c r="F138" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>248</v>
       </c>
       <c r="D139">
         <v>31</v>
       </c>
       <c r="E139" t="s">
         <v>153</v>
       </c>
       <c r="F139" t="s">
         <v>219</v>
       </c>
     </row>
@@ -4166,68 +4166,68 @@
         <v>229</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>255</v>
       </c>
       <c r="D144">
         <v>32</v>
       </c>
       <c r="E144" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>256</v>
       </c>
       <c r="D145">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>65</v>
       </c>
       <c r="F145" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>258</v>
       </c>
       <c r="D146">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E146" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>259</v>
       </c>
       <c r="D147">
         <v>29</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
@@ -4364,51 +4364,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>268</v>
       </c>
       <c r="D156">
         <v>32</v>
       </c>
       <c r="E156" t="s">
         <v>68</v>
       </c>
       <c r="F156" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>269</v>
       </c>
       <c r="D157">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E157" t="s">
         <v>68</v>
       </c>
       <c r="F157" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>270</v>
       </c>
       <c r="D158">
         <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>243</v>
       </c>
     </row>
@@ -4633,51 +4633,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>287</v>
       </c>
       <c r="D172">
         <v>32</v>
       </c>
       <c r="E172" t="s">
         <v>68</v>
       </c>
       <c r="F172" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>289</v>
       </c>
       <c r="D173">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E173" t="s">
         <v>36</v>
       </c>
       <c r="F173" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>290</v>
       </c>
       <c r="D174">
         <v>32</v>
       </c>
       <c r="E174" t="s">
         <v>65</v>
       </c>
       <c r="F174" t="s">
         <v>257</v>
       </c>
     </row>
@@ -4766,51 +4766,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>298</v>
       </c>
       <c r="D180">
         <v>30</v>
       </c>
       <c r="E180" t="s">
         <v>13</v>
       </c>
       <c r="F180" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>299</v>
       </c>
       <c r="D181">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E181" t="s">
         <v>10</v>
       </c>
       <c r="F181" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>300</v>
       </c>
       <c r="D182">
         <v>31</v>
       </c>
       <c r="E182" t="s">
         <v>23</v>
       </c>
       <c r="F182" t="s">
         <v>301</v>
       </c>
     </row>
@@ -4967,51 +4967,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>312</v>
       </c>
       <c r="D192">
         <v>29</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>313</v>
       </c>
       <c r="D193">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E193" t="s">
         <v>13</v>
       </c>
       <c r="F193" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>314</v>
       </c>
       <c r="D194">
         <v>29</v>
       </c>
       <c r="E194" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
@@ -5032,51 +5032,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>316</v>
       </c>
       <c r="D196">
         <v>30</v>
       </c>
       <c r="E196" t="s">
         <v>68</v>
       </c>
       <c r="F196" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>317</v>
       </c>
       <c r="D197">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E197" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>318</v>
       </c>
       <c r="D198">
         <v>30</v>
       </c>
       <c r="E198" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>319</v>