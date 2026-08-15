--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1421,51 +1421,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -1521,51 +1521,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
@@ -1721,51 +1721,51 @@
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -2021,51 +2021,51 @@
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>74</v>
       </c>
       <c r="F33" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>76</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>78</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
@@ -2121,51 +2121,51 @@
       </c>
       <c r="C38" t="s">
         <v>84</v>
       </c>
       <c r="D38">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>31</v>
       </c>
       <c r="F40" t="s">
@@ -2201,111 +2201,111 @@
       </c>
       <c r="C42" t="s">
         <v>90</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>91</v>
       </c>
       <c r="F42" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>94</v>
       </c>
       <c r="D44">
         <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>74</v>
       </c>
       <c r="F44" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>96</v>
       </c>
       <c r="D45">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>97</v>
       </c>
       <c r="D46">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>98</v>
       </c>
       <c r="D47">
         <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
@@ -2321,51 +2321,51 @@
       </c>
       <c r="C48" t="s">
         <v>99</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>31</v>
       </c>
       <c r="F48" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>101</v>
       </c>
       <c r="D49">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>31</v>
       </c>
       <c r="F49" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50">
         <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" t="s">
@@ -2401,51 +2401,51 @@
       </c>
       <c r="C52" t="s">
         <v>107</v>
       </c>
       <c r="D52">
         <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
       <c r="F52" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>109</v>
       </c>
       <c r="D53">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>43</v>
       </c>
       <c r="F53" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>110</v>
       </c>
       <c r="D54">
         <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>31</v>
       </c>
       <c r="F54" t="s">
@@ -2581,91 +2581,91 @@
       </c>
       <c r="C61" t="s">
         <v>124</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>68</v>
       </c>
       <c r="F61" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>125</v>
       </c>
       <c r="D62">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>127</v>
       </c>
       <c r="D63">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>65</v>
       </c>
       <c r="F63" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>128</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>129</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>26</v>
       </c>
       <c r="F65" t="s">
@@ -2781,51 +2781,51 @@
       </c>
       <c r="C71" t="s">
         <v>139</v>
       </c>
       <c r="D71">
         <v>32</v>
       </c>
       <c r="E71" t="s">
         <v>74</v>
       </c>
       <c r="F71" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>140</v>
       </c>
       <c r="D72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>31</v>
       </c>
       <c r="F72" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>142</v>
       </c>
       <c r="D73">
         <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>31</v>
       </c>
       <c r="F73" t="s">
@@ -2901,91 +2901,91 @@
       </c>
       <c r="C77" t="s">
         <v>149</v>
       </c>
       <c r="D77">
         <v>32</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>150</v>
       </c>
       <c r="D78">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>68</v>
       </c>
       <c r="F78" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>152</v>
       </c>
       <c r="D79">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>153</v>
       </c>
       <c r="F79" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>155</v>
       </c>
       <c r="D80">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E80" t="s">
         <v>36</v>
       </c>
       <c r="F80" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>156</v>
       </c>
       <c r="D81">
         <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>68</v>
       </c>
       <c r="F81" t="s">
@@ -3138,51 +3138,51 @@
       </c>
       <c r="C89" t="s">
         <v>168</v>
       </c>
       <c r="D89">
         <v>32</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>170</v>
       </c>
       <c r="D90">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>172</v>
       </c>
       <c r="D91">
         <v>32</v>
       </c>
       <c r="E91" t="s">
         <v>74</v>
       </c>
       <c r="F91" t="s">
@@ -3409,51 +3409,51 @@
       </c>
       <c r="C103" t="s">
         <v>192</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>68</v>
       </c>
       <c r="F103" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>194</v>
       </c>
       <c r="D104">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>26</v>
       </c>
       <c r="F104" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>195</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>196</v>
       </c>
     </row>
@@ -3466,51 +3466,51 @@
       </c>
       <c r="C106" t="s">
         <v>197</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>198</v>
       </c>
       <c r="D107">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>91</v>
       </c>
       <c r="F107" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>199</v>
       </c>
       <c r="D108">
         <v>32</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
@@ -3543,51 +3543,51 @@
       </c>
       <c r="C110" t="s">
         <v>202</v>
       </c>
       <c r="D110">
         <v>31</v>
       </c>
       <c r="E110" t="s">
         <v>74</v>
       </c>
       <c r="F110" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>203</v>
       </c>
       <c r="D111">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>205</v>
       </c>
       <c r="D112">
         <v>32</v>
       </c>
       <c r="E112" t="s">
         <v>31</v>
       </c>
       <c r="F112" t="s">
@@ -3603,51 +3603,51 @@
       </c>
       <c r="C113" t="s">
         <v>207</v>
       </c>
       <c r="D113">
         <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>26</v>
       </c>
       <c r="F113" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>208</v>
       </c>
       <c r="D114">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>209</v>
       </c>
       <c r="D115">
         <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>74</v>
       </c>
     </row>
@@ -3697,71 +3697,71 @@
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>214</v>
       </c>
       <c r="D118">
         <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>215</v>
       </c>
       <c r="D119">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E119" t="s">
         <v>68</v>
       </c>
       <c r="F119" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>217</v>
       </c>
       <c r="D120">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>218</v>
       </c>
       <c r="D121">
         <v>31</v>
       </c>
       <c r="E121" t="s">
         <v>153</v>
       </c>
       <c r="F121" t="s">
@@ -3797,51 +3797,51 @@
       </c>
       <c r="C123" t="s">
         <v>222</v>
       </c>
       <c r="D123">
         <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>223</v>
       </c>
       <c r="D124">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E124" t="s">
         <v>43</v>
       </c>
       <c r="F124" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>225</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
       <c r="F125" t="s">
@@ -3857,51 +3857,51 @@
       </c>
       <c r="C126" t="s">
         <v>226</v>
       </c>
       <c r="D126">
         <v>32</v>
       </c>
       <c r="E126" t="s">
         <v>91</v>
       </c>
       <c r="F126" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>228</v>
       </c>
       <c r="D127">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
       <c r="F127" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>230</v>
       </c>
       <c r="D128">
         <v>32</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
@@ -3965,68 +3965,68 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>234</v>
       </c>
       <c r="D132">
         <v>32</v>
       </c>
       <c r="E132" t="s">
         <v>235</v>
       </c>
       <c r="F132" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>237</v>
       </c>
       <c r="D133">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E133" t="s">
         <v>180</v>
       </c>
       <c r="F133" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>239</v>
       </c>
       <c r="D134">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>241</v>
       </c>
       <c r="D135">
         <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4067,51 +4067,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>246</v>
       </c>
       <c r="D138">
         <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>31</v>
       </c>
       <c r="F138" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>248</v>
       </c>
       <c r="D139">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E139" t="s">
         <v>153</v>
       </c>
       <c r="F139" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>249</v>
       </c>
       <c r="D140">
         <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
         <v>250</v>
       </c>
     </row>
@@ -4262,51 +4262,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>262</v>
       </c>
       <c r="D150">
         <v>31</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>263</v>
       </c>
       <c r="D151">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E151" t="s">
         <v>74</v>
       </c>
       <c r="F151" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>264</v>
       </c>
       <c r="D152">
         <v>29</v>
       </c>
       <c r="E152" t="s">
         <v>13</v>
       </c>
       <c r="F152" t="s">
         <v>29</v>
       </c>
     </row>
@@ -4330,102 +4330,102 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>266</v>
       </c>
       <c r="D154">
         <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>267</v>
       </c>
       <c r="D155">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>268</v>
       </c>
       <c r="D156">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E156" t="s">
         <v>68</v>
       </c>
       <c r="F156" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>269</v>
       </c>
       <c r="D157">
         <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>68</v>
       </c>
       <c r="F157" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>270</v>
       </c>
       <c r="D158">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>271</v>
       </c>
       <c r="D159">
         <v>31</v>
       </c>
       <c r="E159" t="s">
         <v>68</v>
       </c>
       <c r="F159" t="s">
         <v>216</v>
       </c>
     </row>
@@ -4449,153 +4449,153 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>273</v>
       </c>
       <c r="D161">
         <v>31</v>
       </c>
       <c r="E161" t="s">
         <v>36</v>
       </c>
       <c r="F161" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>275</v>
       </c>
       <c r="D162">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E162" t="s">
         <v>68</v>
       </c>
       <c r="F162" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>276</v>
       </c>
       <c r="D163">
         <v>30</v>
       </c>
       <c r="E163" t="s">
         <v>26</v>
       </c>
       <c r="F163" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>277</v>
       </c>
       <c r="D164">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E164" t="s">
         <v>13</v>
       </c>
       <c r="F164" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>278</v>
       </c>
       <c r="D165">
         <v>29</v>
       </c>
       <c r="E165" t="s">
         <v>13</v>
       </c>
       <c r="F165" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>279</v>
       </c>
       <c r="D166">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E166" t="s">
         <v>196</v>
       </c>
       <c r="F166" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>280</v>
       </c>
       <c r="D167">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E167" t="s">
         <v>196</v>
       </c>
       <c r="F167" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>282</v>
       </c>
       <c r="D168">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E168" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>283</v>
       </c>
       <c r="D169">
         <v>32</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
       <c r="F169" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
@@ -4650,51 +4650,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>289</v>
       </c>
       <c r="D173">
         <v>31</v>
       </c>
       <c r="E173" t="s">
         <v>36</v>
       </c>
       <c r="F173" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>290</v>
       </c>
       <c r="D174">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E174" t="s">
         <v>65</v>
       </c>
       <c r="F174" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>291</v>
       </c>
       <c r="D175">
         <v>30</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
         <v>292</v>
       </c>
     </row>
@@ -4718,82 +4718,82 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>294</v>
       </c>
       <c r="D177">
         <v>30</v>
       </c>
       <c r="E177" t="s">
         <v>13</v>
       </c>
       <c r="F177" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>295</v>
       </c>
       <c r="D178">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E178" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>296</v>
       </c>
       <c r="D179">
         <v>31</v>
       </c>
       <c r="E179" t="s">
         <v>13</v>
       </c>
       <c r="F179" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>298</v>
       </c>
       <c r="D180">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E180" t="s">
         <v>13</v>
       </c>
       <c r="F180" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>299</v>
       </c>
       <c r="D181">
         <v>30</v>
       </c>
       <c r="E181" t="s">
         <v>10</v>
       </c>
       <c r="F181" t="s">
         <v>34</v>
       </c>
     </row>
@@ -4868,51 +4868,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>305</v>
       </c>
       <c r="D186">
         <v>30</v>
       </c>
       <c r="E186" t="s">
         <v>13</v>
       </c>
       <c r="F186" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>306</v>
       </c>
       <c r="D187">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E187" t="s">
         <v>36</v>
       </c>
       <c r="F187" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>307</v>
       </c>
       <c r="D188">
         <v>29</v>
       </c>
       <c r="E188" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
@@ -4933,51 +4933,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>310</v>
       </c>
       <c r="D190">
         <v>30</v>
       </c>
       <c r="E190" t="s">
         <v>68</v>
       </c>
       <c r="F190" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>311</v>
       </c>
       <c r="D191">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E191" t="s">
         <v>43</v>
       </c>
       <c r="F191" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>312</v>
       </c>
       <c r="D192">
         <v>29</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>86</v>
       </c>
     </row>
@@ -5015,51 +5015,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>315</v>
       </c>
       <c r="D195">
         <v>29</v>
       </c>
       <c r="E195" t="s">
         <v>153</v>
       </c>
       <c r="F195" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>316</v>
       </c>
       <c r="D196">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E196" t="s">
         <v>68</v>
       </c>
       <c r="F196" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>317</v>
       </c>
       <c r="D197">
         <v>29</v>
       </c>
       <c r="E197" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
@@ -5074,85 +5074,85 @@
         <v>74</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>319</v>
       </c>
       <c r="D199">
         <v>29</v>
       </c>
       <c r="E199" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>320</v>
       </c>
       <c r="D200">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E200" t="s">
         <v>13</v>
       </c>
       <c r="F200" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>321</v>
       </c>
       <c r="D201">
         <v>30</v>
       </c>
       <c r="E201" t="s">
         <v>68</v>
       </c>
       <c r="F201" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>322</v>
       </c>
       <c r="D202">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E202" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>323</v>
       </c>
       <c r="D203">
         <v>29</v>
       </c>
       <c r="E203" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>324</v>