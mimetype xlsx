--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1920,51 +1920,51 @@
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>35</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>19</v>
       </c>
       <c r="F39" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
@@ -2257,51 +2257,51 @@
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
         <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>106</v>
       </c>
       <c r="F55" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>109</v>
       </c>
       <c r="F56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>111</v>
       </c>
       <c r="D57">
         <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
@@ -2314,51 +2314,51 @@
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>64</v>
       </c>
       <c r="F59" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60">
         <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
@@ -2594,91 +2594,91 @@
       </c>
       <c r="C72" t="s">
         <v>131</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>109</v>
       </c>
       <c r="F72" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>132</v>
       </c>
       <c r="D73">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>44</v>
       </c>
       <c r="F73" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>109</v>
       </c>
       <c r="F74" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>135</v>
       </c>
       <c r="D75">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>137</v>
       </c>
       <c r="D76">
         <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
@@ -2754,51 +2754,51 @@
       </c>
       <c r="C80" t="s">
         <v>144</v>
       </c>
       <c r="D80">
         <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>146</v>
       </c>
       <c r="D81">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>64</v>
       </c>
       <c r="F81" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>148</v>
       </c>
       <c r="D82">
         <v>32</v>
       </c>
       <c r="E82" t="s">
         <v>92</v>
       </c>
       <c r="F82" t="s">
@@ -3154,51 +3154,51 @@
       </c>
       <c r="C100" t="s">
         <v>175</v>
       </c>
       <c r="D100">
         <v>31</v>
       </c>
       <c r="E100" t="s">
         <v>19</v>
       </c>
       <c r="F100" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>176</v>
       </c>
       <c r="D101">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E101" t="s">
         <v>56</v>
       </c>
       <c r="F101" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>178</v>
       </c>
       <c r="D102">
         <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>56</v>
       </c>
       <c r="F102" t="s">
@@ -3548,51 +3548,51 @@
       </c>
       <c r="C120" t="s">
         <v>202</v>
       </c>
       <c r="D120">
         <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>203</v>
       </c>
       <c r="D121">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
         <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
@@ -4124,119 +4124,119 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>153</v>
       </c>
       <c r="C153" t="s">
         <v>245</v>
       </c>
       <c r="D153">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>154</v>
       </c>
       <c r="C154" t="s">
         <v>247</v>
       </c>
       <c r="D154">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>155</v>
       </c>
       <c r="C155" t="s">
         <v>248</v>
       </c>
       <c r="D155">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>109</v>
       </c>
       <c r="F155" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>156</v>
       </c>
       <c r="C156" t="s">
         <v>249</v>
       </c>
       <c r="D156">
         <v>30</v>
       </c>
       <c r="E156" t="s">
         <v>64</v>
       </c>
       <c r="F156" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>250</v>
       </c>
       <c r="D157">
         <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>44</v>
       </c>
       <c r="F157" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>158</v>
       </c>
       <c r="C158" t="s">
         <v>251</v>
       </c>
       <c r="D158">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>159</v>
       </c>
       <c r="C159" t="s">
         <v>252</v>
       </c>
       <c r="D159">
         <v>31</v>
       </c>
       <c r="E159" t="s">
         <v>44</v>
       </c>
       <c r="F159" t="s">
         <v>133</v>
       </c>
     </row>