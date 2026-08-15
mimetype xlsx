--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1220,91 +1220,91 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
@@ -1420,51 +1420,51 @@
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
@@ -1520,91 +1520,91 @@
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
@@ -1680,51 +1680,51 @@
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>35</v>
       </c>
       <c r="F28" t="s">
@@ -1860,71 +1860,71 @@
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>35</v>
       </c>
       <c r="F38" t="s">
@@ -2040,51 +2040,51 @@
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
         <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>64</v>
       </c>
       <c r="F45" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
@@ -2097,131 +2097,131 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
         <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>64</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>64</v>
       </c>
       <c r="F51" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>64</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
         <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
@@ -2237,91 +2237,91 @@
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>103</v>
       </c>
       <c r="F54" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>106</v>
       </c>
       <c r="F55" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>109</v>
       </c>
       <c r="F56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>111</v>
       </c>
       <c r="D57">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>64</v>
       </c>
     </row>
@@ -2334,151 +2334,151 @@
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
         <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>64</v>
       </c>
       <c r="F59" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>115</v>
       </c>
       <c r="D61">
         <v>32</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>119</v>
       </c>
       <c r="D64">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E64" t="s">
         <v>109</v>
       </c>
       <c r="F64" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
         <v>32</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
@@ -2494,51 +2494,51 @@
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>19</v>
       </c>
       <c r="F67" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>126</v>
       </c>
       <c r="D68">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>56</v>
       </c>
       <c r="F69" t="s">
@@ -2554,51 +2554,51 @@
       </c>
       <c r="C70" t="s">
         <v>128</v>
       </c>
       <c r="D70">
         <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>131</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>109</v>
       </c>
       <c r="F72" t="s">
@@ -2674,111 +2674,111 @@
       </c>
       <c r="C76" t="s">
         <v>137</v>
       </c>
       <c r="D76">
         <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>109</v>
       </c>
       <c r="F77" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>140</v>
       </c>
       <c r="D78">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E78" t="s">
         <v>109</v>
       </c>
       <c r="F78" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>142</v>
       </c>
       <c r="D79">
         <v>32</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>144</v>
       </c>
       <c r="D80">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>146</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>64</v>
       </c>
       <c r="F81" t="s">
@@ -2794,91 +2794,91 @@
       </c>
       <c r="C82" t="s">
         <v>148</v>
       </c>
       <c r="D82">
         <v>32</v>
       </c>
       <c r="E82" t="s">
         <v>92</v>
       </c>
       <c r="F82" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>150</v>
       </c>
       <c r="D83">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>151</v>
       </c>
       <c r="D84">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>152</v>
       </c>
       <c r="D85">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E85" t="s">
         <v>153</v>
       </c>
       <c r="F85" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>155</v>
       </c>
       <c r="D86">
         <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>19</v>
       </c>
       <c r="F86" t="s">
@@ -2934,51 +2934,51 @@
       </c>
       <c r="C89" t="s">
         <v>160</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>162</v>
       </c>
       <c r="D90">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>163</v>
       </c>
       <c r="D91">
         <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
@@ -2994,51 +2994,51 @@
       </c>
       <c r="C92" t="s">
         <v>164</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>16</v>
       </c>
       <c r="F92" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>165</v>
       </c>
       <c r="D93">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>64</v>
       </c>
       <c r="F93" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
         <v>31</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
@@ -3114,51 +3114,51 @@
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
         <v>31</v>
       </c>
       <c r="E98" t="s">
         <v>19</v>
       </c>
       <c r="F98" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>174</v>
       </c>
       <c r="D99">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>13</v>
       </c>
       <c r="F99" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>175</v>
       </c>
       <c r="D100">
         <v>31</v>
       </c>
       <c r="E100" t="s">
         <v>19</v>
       </c>
       <c r="F100" t="s">
@@ -3254,151 +3254,151 @@
       </c>
       <c r="C105" t="s">
         <v>182</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>13</v>
       </c>
       <c r="F105" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>184</v>
       </c>
       <c r="D106">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>185</v>
       </c>
       <c r="D107">
         <v>32</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
       <c r="F107" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>186</v>
       </c>
       <c r="D108">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>187</v>
       </c>
       <c r="D109">
         <v>31</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>189</v>
       </c>
       <c r="D110">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E110" t="s">
         <v>56</v>
       </c>
       <c r="F110" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>190</v>
       </c>
       <c r="D111">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>192</v>
       </c>
       <c r="D112">
         <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>56</v>
       </c>
       <c r="F112" t="s">
@@ -3488,71 +3488,71 @@
       </c>
       <c r="C117" t="s">
         <v>199</v>
       </c>
       <c r="D117">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>64</v>
       </c>
       <c r="F117" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>200</v>
       </c>
       <c r="D118">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
       <c r="F118" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>201</v>
       </c>
       <c r="D119">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>202</v>
       </c>
       <c r="D120">
         <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
@@ -3588,51 +3588,51 @@
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
         <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>205</v>
       </c>
       <c r="D123">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>206</v>
       </c>
       <c r="D124">
         <v>32</v>
       </c>
       <c r="E124" t="s">
         <v>16</v>
       </c>
       <c r="F124" t="s">
@@ -3648,91 +3648,91 @@
       </c>
       <c r="C125" t="s">
         <v>207</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>109</v>
       </c>
       <c r="F125" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>208</v>
       </c>
       <c r="D126">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E126" t="s">
         <v>153</v>
       </c>
       <c r="F126" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>210</v>
       </c>
       <c r="D127">
         <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>212</v>
       </c>
       <c r="D128">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>214</v>
       </c>
       <c r="D129">
         <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>64</v>
       </c>
       <c r="F129" t="s">
@@ -3742,51 +3742,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>215</v>
       </c>
       <c r="D130">
         <v>32</v>
       </c>
       <c r="E130" t="s">
         <v>64</v>
       </c>
       <c r="F130" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>217</v>
       </c>
       <c r="D131">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>219</v>
       </c>
       <c r="D132">
         <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
         <v>220</v>
       </c>
     </row>
@@ -3824,68 +3824,68 @@
         <v>65</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>223</v>
       </c>
       <c r="D135">
         <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>224</v>
       </c>
       <c r="D136">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E136" t="s">
         <v>109</v>
       </c>
       <c r="F136" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>226</v>
       </c>
       <c r="D137">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>227</v>
       </c>
       <c r="D138">
         <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>140</v>
       </c>
       <c r="C139" t="s">
         <v>228</v>
@@ -3903,187 +3903,187 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>140</v>
       </c>
       <c r="C140" t="s">
         <v>229</v>
       </c>
       <c r="D140">
         <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>141</v>
       </c>
       <c r="C141" t="s">
         <v>230</v>
       </c>
       <c r="D141">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>92</v>
       </c>
       <c r="F141" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>142</v>
       </c>
       <c r="C142" t="s">
         <v>231</v>
       </c>
       <c r="D142">
         <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>143</v>
       </c>
       <c r="C143" t="s">
         <v>232</v>
       </c>
       <c r="D143">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>144</v>
       </c>
       <c r="C144" t="s">
         <v>233</v>
       </c>
       <c r="D144">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>64</v>
       </c>
       <c r="F144" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>235</v>
       </c>
       <c r="D145">
         <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>146</v>
       </c>
       <c r="C146" t="s">
         <v>237</v>
       </c>
       <c r="D146">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>147</v>
       </c>
       <c r="C147" t="s">
         <v>238</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>239</v>
       </c>
       <c r="D148">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>149</v>
       </c>
       <c r="C149" t="s">
         <v>240</v>
       </c>
       <c r="D149">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>150</v>
       </c>
       <c r="C150" t="s">
         <v>241</v>
       </c>
       <c r="D150">
         <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>44</v>
       </c>
       <c r="F150" t="s">
         <v>45</v>
       </c>
     </row>
@@ -4107,51 +4107,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>152</v>
       </c>
       <c r="C152" t="s">
         <v>244</v>
       </c>
       <c r="D152">
         <v>31</v>
       </c>
       <c r="E152" t="s">
         <v>64</v>
       </c>
       <c r="F152" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>153</v>
       </c>
       <c r="C153" t="s">
         <v>245</v>
       </c>
       <c r="D153">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>154</v>
       </c>
       <c r="C154" t="s">
         <v>247</v>
       </c>
       <c r="D154">
         <v>31</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>236</v>
       </c>
     </row>
@@ -4226,85 +4226,85 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>159</v>
       </c>
       <c r="C159" t="s">
         <v>252</v>
       </c>
       <c r="D159">
         <v>31</v>
       </c>
       <c r="E159" t="s">
         <v>44</v>
       </c>
       <c r="F159" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>253</v>
       </c>
       <c r="D160">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E160" t="s">
         <v>109</v>
       </c>
       <c r="F160" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>161</v>
       </c>
       <c r="C161" t="s">
         <v>254</v>
       </c>
       <c r="D161">
         <v>30</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
       <c r="F161" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>162</v>
       </c>
       <c r="C162" t="s">
         <v>255</v>
       </c>
       <c r="D162">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E162" t="s">
         <v>103</v>
       </c>
       <c r="F162" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>256</v>
       </c>
       <c r="D163">
         <v>31</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>236</v>
       </c>
     </row>