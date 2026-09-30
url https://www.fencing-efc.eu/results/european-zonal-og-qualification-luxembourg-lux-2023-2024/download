--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1340,51 +1340,51 @@
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
         <v>37</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1442,164 +1442,164 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>46</v>
       </c>
       <c r="F16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>49</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18">
         <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>52</v>
       </c>
       <c r="F18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>59</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>60</v>
       </c>
       <c r="F21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>64</v>
       </c>
       <c r="D23">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>65</v>
       </c>
       <c r="F23" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1646,164 +1646,164 @@
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>67</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>46</v>
       </c>
       <c r="F2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>49</v>
       </c>
       <c r="F3" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>71</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>72</v>
       </c>
       <c r="F4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>74</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>76</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>60</v>
       </c>
       <c r="F6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>77</v>
       </c>
       <c r="D7">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>79</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>80</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>81</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>82</v>
       </c>
       <c r="F10" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>84</v>
       </c>
       <c r="D11">
         <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
         <v>85</v>
       </c>
     </row>
@@ -1827,51 +1827,51 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>89</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>91</v>
       </c>
       <c r="D14">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>93</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15" t="s">
         <v>94</v>
       </c>
     </row>
@@ -2076,51 +2076,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>114</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>60</v>
       </c>
       <c r="F2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>115</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2158,51 +2158,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>119</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>52</v>
       </c>
       <c r="F6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>120</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>87</v>
       </c>
       <c r="F7" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>122</v>
       </c>
       <c r="D8">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>123</v>
       </c>
     </row>
@@ -2271,51 +2271,51 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>130</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>82</v>
       </c>
       <c r="F13" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>132</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>134</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>107</v>
       </c>
       <c r="F15" t="s">
         <v>135</v>
       </c>
     </row>
@@ -2461,119 +2461,119 @@
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>145</v>
       </c>
       <c r="D2">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>58</v>
       </c>
       <c r="F2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>147</v>
       </c>
       <c r="D3">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>60</v>
       </c>
       <c r="F3" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>149</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>150</v>
       </c>
       <c r="F4" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>152</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>154</v>
       </c>
       <c r="D6">
         <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>156</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>157</v>
       </c>
       <c r="F7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>159</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>49</v>
       </c>
       <c r="F8" t="s">
         <v>160</v>
       </c>
     </row>
@@ -2713,51 +2713,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>180</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>46</v>
       </c>
       <c r="F17" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>182</v>
       </c>
       <c r="D18">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E18" t="s">
         <v>82</v>
       </c>
       <c r="F18" t="s">
         <v>183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2886,51 +2886,51 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>193</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>194</v>
       </c>
       <c r="D8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>196</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>60</v>
       </c>
       <c r="F9" t="s">
         <v>61</v>
       </c>
     </row>
@@ -3438,51 +3438,51 @@
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>243</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>245</v>
       </c>
       <c r="D25">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>247</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
         <v>195</v>
       </c>
     </row>