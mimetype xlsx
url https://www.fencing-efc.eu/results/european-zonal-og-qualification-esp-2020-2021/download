--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1455,51 +1455,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>49</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>52</v>
       </c>
       <c r="F18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19">
         <v>42</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19" t="s">
         <v>56</v>
       </c>
     </row>
@@ -1829,51 +1829,51 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>95</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>97</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>98</v>
       </c>
       <c r="F14" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>100</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -2087,51 +2087,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>126</v>
       </c>
       <c r="D2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>107</v>
       </c>
       <c r="F2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>128</v>
       </c>
       <c r="D3">
         <v>38</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>129</v>
       </c>
     </row>
@@ -2469,51 +2469,51 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>158</v>
       </c>
       <c r="D4">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>159</v>
       </c>
       <c r="F4" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>161</v>
       </c>
       <c r="D5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E5" t="s">
         <v>79</v>
       </c>
       <c r="F5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>163</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>148</v>
       </c>
     </row>
@@ -2775,51 +2775,51 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>192</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>55</v>
       </c>
       <c r="F22" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>193</v>
       </c>
       <c r="D23">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E23" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>194</v>
       </c>
       <c r="D24">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>196</v>
@@ -3044,51 +3044,51 @@
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>214</v>
       </c>
       <c r="D9">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>216</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>107</v>
       </c>
       <c r="F10" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>217</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>87</v>
       </c>
       <c r="F11" t="s">
         <v>218</v>
       </c>
     </row>