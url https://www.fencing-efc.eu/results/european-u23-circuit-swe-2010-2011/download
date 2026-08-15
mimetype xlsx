--- v1 (2026-06-28)
+++ v2 (2026-08-15)
@@ -517,51 +517,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
     </row>