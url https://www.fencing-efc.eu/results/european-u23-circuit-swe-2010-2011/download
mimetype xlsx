--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -477,51 +477,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">