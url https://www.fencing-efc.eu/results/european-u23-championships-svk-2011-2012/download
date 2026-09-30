--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1937,51 +1937,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
@@ -2291,51 +2291,51 @@
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E31" t="s">
         <v>46</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
         <v>35</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2476,68 +2476,68 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
         <v>37</v>
       </c>
       <c r="E40" t="s">
         <v>80</v>
       </c>
       <c r="F40" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>88</v>
       </c>
       <c r="D41">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>90</v>
       </c>
       <c r="D42">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>92</v>
       </c>
       <c r="D43">
         <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>80</v>
       </c>
       <c r="F43" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
@@ -2558,51 +2558,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>96</v>
       </c>
       <c r="D45">
         <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>36</v>
       </c>
       <c r="F45" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>97</v>
       </c>
       <c r="D46">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E46" t="s">
         <v>98</v>
       </c>
       <c r="F46" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>100</v>
       </c>
       <c r="D47">
         <v>36</v>
       </c>
       <c r="E47" t="s">
         <v>98</v>
       </c>
       <c r="F47" t="s">
         <v>99</v>
       </c>
     </row>
@@ -2926,51 +2926,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>112</v>
       </c>
       <c r="D8">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>113</v>
       </c>
       <c r="D9">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>46</v>
       </c>
       <c r="F9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>114</v>
       </c>
       <c r="D10">
         <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>115</v>
       </c>
       <c r="F10" t="s">
@@ -3043,51 +3043,51 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>123</v>
       </c>
       <c r="D14">
         <v>35</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>124</v>
       </c>
       <c r="D15">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>126</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>127</v>
       </c>
     </row>
@@ -3137,51 +3137,51 @@
       </c>
       <c r="C19" t="s">
         <v>131</v>
       </c>
       <c r="D19">
         <v>37</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>132</v>
       </c>
       <c r="D20">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>133</v>
       </c>
       <c r="D21">
         <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21" t="s">
         <v>134</v>
       </c>
     </row>
@@ -3451,51 +3451,51 @@
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>160</v>
       </c>
       <c r="D35">
         <v>36</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>161</v>
       </c>
       <c r="D36">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E36" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>162</v>
       </c>
       <c r="D37">
         <v>36</v>
       </c>
       <c r="E37" t="s">
         <v>163</v>
       </c>
       <c r="F37" t="s">
         <v>164</v>
       </c>
     </row>
@@ -3776,51 +3776,51 @@
         <v>187</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>188</v>
       </c>
       <c r="D52">
         <v>35</v>
       </c>
       <c r="E52" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>189</v>
       </c>
       <c r="D53">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>49</v>
       </c>
       <c r="F53" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>191</v>
       </c>
       <c r="D54">
         <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
@@ -3875,51 +3875,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>195</v>
       </c>
       <c r="D58">
         <v>32</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" t="s">
         <v>197</v>
       </c>
       <c r="D59">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>148</v>
       </c>
       <c r="F59" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" t="s">
         <v>199</v>
       </c>
       <c r="D60">
         <v>33</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>200</v>
       </c>
     </row>
@@ -4168,51 +4168,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>218</v>
       </c>
       <c r="D8">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>219</v>
       </c>
       <c r="D9">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>75</v>
       </c>
       <c r="F9" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>221</v>
       </c>
       <c r="D10">
         <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -4245,51 +4245,51 @@
       </c>
       <c r="C12" t="s">
         <v>223</v>
       </c>
       <c r="D12">
         <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>225</v>
       </c>
       <c r="D13">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>227</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>80</v>
       </c>
       <c r="F14" t="s">
@@ -4322,51 +4322,51 @@
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>231</v>
       </c>
       <c r="D16">
         <v>36</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>232</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>234</v>
       </c>
       <c r="D18">
         <v>35</v>
       </c>
       <c r="E18" t="s">
         <v>91</v>
       </c>
       <c r="F18" t="s">
@@ -4527,51 +4527,51 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>249</v>
       </c>
       <c r="D27">
         <v>35</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
       <c r="F27" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>251</v>
       </c>
       <c r="D28">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>252</v>
       </c>
       <c r="D29">
         <v>33</v>
       </c>
       <c r="E29" t="s">
         <v>253</v>
       </c>
       <c r="F29" t="s">
         <v>254</v>
       </c>
     </row>
@@ -4911,51 +4911,51 @@
       </c>
       <c r="C12" t="s">
         <v>275</v>
       </c>
       <c r="D12">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>277</v>
       </c>
       <c r="D13">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>279</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -5302,51 +5302,51 @@
       </c>
       <c r="C32" t="s">
         <v>301</v>
       </c>
       <c r="D32">
         <v>34</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>302</v>
       </c>
       <c r="D33">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>304</v>
       </c>
       <c r="D34">
         <v>36</v>
       </c>
       <c r="E34" t="s">
         <v>49</v>
       </c>
       <c r="F34" t="s">
@@ -5532,51 +5532,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>319</v>
       </c>
       <c r="D45">
         <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>313</v>
       </c>
       <c r="F45" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>321</v>
       </c>
       <c r="D46">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E46" t="s">
         <v>75</v>
       </c>
       <c r="F46" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>323</v>
       </c>
       <c r="D47">
         <v>35</v>
       </c>
       <c r="E47" t="s">
         <v>163</v>
       </c>
       <c r="F47" t="s">
         <v>324</v>
       </c>
     </row>
@@ -5777,51 +5777,51 @@
       </c>
       <c r="C9" t="s">
         <v>333</v>
       </c>
       <c r="D9">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>91</v>
       </c>
       <c r="F9" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>335</v>
       </c>
       <c r="D10">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>336</v>
       </c>
       <c r="D11">
         <v>36</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
@@ -5854,51 +5854,51 @@
       </c>
       <c r="C13" t="s">
         <v>338</v>
       </c>
       <c r="D13">
         <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>339</v>
       </c>
       <c r="D14">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>340</v>
       </c>
       <c r="D15">
         <v>36</v>
       </c>
       <c r="E15" t="s">
         <v>148</v>
       </c>
       <c r="F15" t="s">
@@ -6025,51 +6025,51 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>349</v>
       </c>
       <c r="D22">
         <v>34</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>350</v>
       </c>
       <c r="D23">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>352</v>
       </c>
       <c r="D24">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>253</v>
       </c>
       <c r="F24" t="s">
         <v>273</v>
       </c>
     </row>
@@ -6110,51 +6110,51 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>356</v>
       </c>
       <c r="D27">
         <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>49</v>
       </c>
       <c r="F27" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>358</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -6298,51 +6298,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>367</v>
       </c>
       <c r="D7">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>368</v>
       </c>
       <c r="D8">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>370</v>
       </c>
       <c r="D9">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>75</v>
       </c>
       <c r="F9" t="s">
@@ -6469,51 +6469,51 @@
       </c>
       <c r="C16" t="s">
         <v>378</v>
       </c>
       <c r="D16">
         <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>380</v>
       </c>
       <c r="D17">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>381</v>
       </c>
       <c r="D18">
         <v>36</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18" t="s">
         <v>57</v>
       </c>
     </row>
@@ -6523,51 +6523,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>382</v>
       </c>
       <c r="D19">
         <v>36</v>
       </c>
       <c r="E19" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>383</v>
       </c>
       <c r="D20">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>384</v>
       </c>
       <c r="D21">
         <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
@@ -6617,51 +6617,51 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>388</v>
       </c>
       <c r="D24">
         <v>36</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>389</v>
       </c>
       <c r="D25">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E25" t="s">
         <v>253</v>
       </c>
       <c r="F25" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>390</v>
       </c>
       <c r="D26">
         <v>36</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
@@ -6677,108 +6677,108 @@
       </c>
       <c r="C27" t="s">
         <v>391</v>
       </c>
       <c r="D27">
         <v>34</v>
       </c>
       <c r="E27" t="s">
         <v>75</v>
       </c>
       <c r="F27" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>392</v>
       </c>
       <c r="D28">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E28" t="s">
         <v>253</v>
       </c>
       <c r="F28" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>394</v>
       </c>
       <c r="D29">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E29" t="s">
         <v>253</v>
       </c>
       <c r="F29" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>395</v>
       </c>
       <c r="D30">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E30" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>396</v>
       </c>
       <c r="D31">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>397</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>202</v>
       </c>
       <c r="F32" t="s">
         <v>203</v>
       </c>
     </row>
@@ -6839,51 +6839,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>401</v>
       </c>
       <c r="D36">
         <v>35</v>
       </c>
       <c r="E36" t="s">
         <v>75</v>
       </c>
       <c r="F36" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>403</v>
       </c>
       <c r="D37">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E37" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>404</v>
       </c>
       <c r="D38">
         <v>35</v>
       </c>
       <c r="E38" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>405</v>
@@ -6963,51 +6963,51 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>411</v>
       </c>
       <c r="D44">
         <v>36</v>
       </c>
       <c r="E44" t="s">
         <v>163</v>
       </c>
       <c r="F44" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>412</v>
       </c>
       <c r="D45">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>91</v>
       </c>
       <c r="F45" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>414</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>