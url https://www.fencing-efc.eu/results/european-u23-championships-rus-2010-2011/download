--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1379,51 +1379,51 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>37</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -1724,88 +1724,88 @@
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>35</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>36</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>36</v>
       </c>
       <c r="E25" t="s">
         <v>56</v>
       </c>
       <c r="F25" t="s">
@@ -2049,68 +2049,68 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>80</v>
       </c>
       <c r="D38">
         <v>34</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
       <c r="F38" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E39" t="s">
         <v>43</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E40" t="s">
         <v>84</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>38</v>
       </c>
       <c r="E41" t="s">
         <v>60</v>
       </c>
       <c r="F41" t="s">
         <v>61</v>
       </c>
     </row>
@@ -2131,65 +2131,65 @@
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
         <v>37</v>
       </c>
       <c r="E43" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E44" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>90</v>
       </c>
       <c r="D45">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
       <c r="F45" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>92</v>
       </c>
       <c r="D46">
         <v>36</v>
       </c>
       <c r="E46" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2428,71 +2428,71 @@
       </c>
       <c r="C4" t="s">
         <v>96</v>
       </c>
       <c r="D4">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>98</v>
       </c>
       <c r="D5">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>99</v>
       </c>
       <c r="D6">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>101</v>
       </c>
       <c r="D7">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
@@ -2838,51 +2838,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>133</v>
       </c>
       <c r="D26">
         <v>34</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>135</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3012,105 +3012,105 @@
       </c>
       <c r="C6" t="s">
         <v>141</v>
       </c>
       <c r="D6">
         <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>143</v>
       </c>
       <c r="D7">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>144</v>
       </c>
       <c r="D8">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>146</v>
       </c>
       <c r="D9">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>147</v>
       </c>
       <c r="D10">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>148</v>
       </c>
       <c r="F10" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>150</v>
       </c>
       <c r="D11">
         <v>35</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
@@ -3317,71 +3317,71 @@
       </c>
       <c r="C22" t="s">
         <v>165</v>
       </c>
       <c r="D22">
         <v>34</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>166</v>
       </c>
       <c r="D23">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>167</v>
       </c>
       <c r="D24">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>169</v>
       </c>
       <c r="D25">
         <v>36</v>
       </c>
       <c r="E25" t="s">
         <v>161</v>
       </c>
       <c r="F25" t="s">
@@ -3442,51 +3442,51 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>176</v>
       </c>
       <c r="D29">
         <v>36</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>178</v>
       </c>
       <c r="D30">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>180</v>
       </c>
       <c r="D31">
         <v>33</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31" t="s">
         <v>30</v>
       </c>
     </row>
@@ -3610,51 +3610,51 @@
       </c>
       <c r="C4" t="s">
         <v>186</v>
       </c>
       <c r="D4">
         <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>188</v>
       </c>
       <c r="D5">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>189</v>
       </c>
       <c r="D6">
         <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
@@ -3872,68 +3872,68 @@
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>202</v>
       </c>
       <c r="D18">
         <v>34</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>203</v>
       </c>
       <c r="D19">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>205</v>
       </c>
       <c r="D20">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>206</v>
       </c>
       <c r="D21">
         <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
@@ -4059,51 +4059,51 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>212</v>
       </c>
       <c r="D3">
         <v>34</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>213</v>
       </c>
       <c r="D4">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>214</v>
       </c>
       <c r="D5">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
     </row>
@@ -4230,51 +4230,51 @@
       </c>
       <c r="C12" t="s">
         <v>221</v>
       </c>
       <c r="D12">
         <v>37</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>222</v>
       </c>
       <c r="D13">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>224</v>
       </c>
       <c r="D14">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>84</v>
       </c>
       <c r="F14" t="s">
@@ -4469,51 +4469,51 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>238</v>
       </c>
       <c r="D25">
         <v>36</v>
       </c>
       <c r="E25" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>239</v>
       </c>
       <c r="D26">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E26" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>240</v>
       </c>
       <c r="D27">
         <v>35</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
@@ -4545,51 +4545,51 @@
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>243</v>
       </c>
       <c r="D30">
         <v>34</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>244</v>
       </c>
       <c r="D31">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>209</v>
       </c>
       <c r="F31" t="s">
         <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4776,91 +4776,91 @@
       </c>
       <c r="C9" t="s">
         <v>255</v>
       </c>
       <c r="D9">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>256</v>
       </c>
       <c r="F9" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>258</v>
       </c>
       <c r="D10">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>259</v>
       </c>
       <c r="D11">
         <v>37</v>
       </c>
       <c r="E11" t="s">
         <v>252</v>
       </c>
       <c r="F11" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>261</v>
       </c>
       <c r="D12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>262</v>
       </c>
       <c r="D13">
         <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>256</v>
       </c>
       <c r="F13" t="s">
         <v>263</v>
       </c>
     </row>
@@ -4870,51 +4870,51 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>264</v>
       </c>
       <c r="D14">
         <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>265</v>
       </c>
       <c r="D15">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
         <v>23</v>
       </c>
       <c r="F15" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>266</v>
       </c>
       <c r="D16">
         <v>37</v>
       </c>
       <c r="E16" t="s">
         <v>93</v>
       </c>
     </row>
@@ -5197,51 +5197,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>286</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>84</v>
       </c>
       <c r="F32" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>288</v>
       </c>
       <c r="D33">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E33" t="s">
         <v>25</v>
       </c>
       <c r="F33" t="s">
         <v>275</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>