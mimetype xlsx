--- v1 (2026-06-28)
+++ v2 (2026-08-15)
@@ -1704,91 +1704,91 @@
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>37</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>38</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>37</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
@@ -1838,51 +1838,51 @@
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>60</v>
       </c>
       <c r="F27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
         <v>36</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>64</v>
       </c>
     </row>
@@ -1975,51 +1975,51 @@
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
         <v>36</v>
       </c>
       <c r="E34" t="s">
         <v>49</v>
       </c>
       <c r="F34" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E35" t="s">
         <v>74</v>
       </c>
       <c r="F35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
         <v>34</v>
       </c>
       <c r="E36" t="s">
         <v>77</v>
       </c>
       <c r="F36" t="s">
@@ -2699,71 +2699,71 @@
       </c>
       <c r="C18" t="s">
         <v>120</v>
       </c>
       <c r="D18">
         <v>34</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>122</v>
       </c>
       <c r="D19">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>123</v>
       </c>
       <c r="D20">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>124</v>
       </c>
       <c r="D21">
         <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21" t="s">
@@ -2773,68 +2773,68 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>126</v>
       </c>
       <c r="D22">
         <v>35</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>128</v>
       </c>
       <c r="D23">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>130</v>
       </c>
       <c r="D24">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>131</v>
       </c>
       <c r="D25">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>84</v>
       </c>
       <c r="F25" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
@@ -2932,71 +2932,71 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>136</v>
       </c>
       <c r="D2">
         <v>35</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>137</v>
       </c>
       <c r="D3">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>138</v>
       </c>
       <c r="D4">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>139</v>
       </c>
       <c r="D5">
         <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
@@ -3029,51 +3029,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>143</v>
       </c>
       <c r="D7">
         <v>38</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>144</v>
       </c>
       <c r="D8">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>146</v>
       </c>
       <c r="D9">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3243,51 +3243,51 @@
       </c>
       <c r="C18" t="s">
         <v>158</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>160</v>
       </c>
       <c r="D19">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>162</v>
       </c>
       <c r="D20">
         <v>36</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>163</v>
       </c>
     </row>
@@ -3357,51 +3357,51 @@
       </c>
       <c r="C24" t="s">
         <v>167</v>
       </c>
       <c r="D24">
         <v>38</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>169</v>
       </c>
       <c r="D25">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E25" t="s">
         <v>161</v>
       </c>
       <c r="F25" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>171</v>
       </c>
       <c r="D26">
         <v>36</v>
       </c>
       <c r="E26" t="s">
         <v>161</v>
       </c>
       <c r="F26" t="s">
@@ -3425,51 +3425,51 @@
         <v>174</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>175</v>
       </c>
       <c r="D28">
         <v>36</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>176</v>
       </c>
       <c r="D29">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>178</v>
       </c>
       <c r="D30">
         <v>38</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
         <v>179</v>
       </c>
     </row>
@@ -3707,68 +3707,68 @@
       </c>
       <c r="C9" t="s">
         <v>192</v>
       </c>
       <c r="D9">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>193</v>
       </c>
       <c r="D10">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>194</v>
       </c>
       <c r="D11">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>195</v>
       </c>
       <c r="D12">
         <v>37</v>
       </c>
       <c r="E12" t="s">
         <v>93</v>
       </c>
     </row>
@@ -3934,51 +3934,51 @@
         <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>207</v>
       </c>
       <c r="D22">
         <v>35</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>208</v>
       </c>
       <c r="D23">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E23" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>210</v>
       </c>
       <c r="D24">
         <v>33</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -4022,108 +4022,108 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>211</v>
       </c>
       <c r="D2">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>212</v>
       </c>
       <c r="D3">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>213</v>
       </c>
       <c r="D4">
         <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>214</v>
       </c>
       <c r="D5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>215</v>
       </c>
       <c r="D6">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>185</v>
       </c>
     </row>
@@ -4153,91 +4153,91 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>217</v>
       </c>
       <c r="D8">
         <v>37</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>218</v>
       </c>
       <c r="D9">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>219</v>
       </c>
       <c r="D10">
         <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>220</v>
       </c>
       <c r="D11">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>221</v>
       </c>
       <c r="D12">
         <v>37</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>174</v>
       </c>
     </row>
@@ -4287,145 +4287,145 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>225</v>
       </c>
       <c r="D15">
         <v>37</v>
       </c>
       <c r="E15" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>226</v>
       </c>
       <c r="D16">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>209</v>
       </c>
       <c r="F16" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>228</v>
       </c>
       <c r="D17">
         <v>36</v>
       </c>
       <c r="E17" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>229</v>
       </c>
       <c r="D18">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>230</v>
       </c>
       <c r="D19">
         <v>33</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>232</v>
       </c>
       <c r="D20">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
         <v>209</v>
       </c>
       <c r="F20" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>233</v>
       </c>
       <c r="D21">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>234</v>
       </c>
       <c r="D22">
         <v>36</v>
       </c>
       <c r="E22" t="s">
         <v>161</v>
       </c>
       <c r="F22" t="s">
@@ -4622,51 +4622,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>245</v>
       </c>
       <c r="D2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>246</v>
       </c>
       <c r="D3">
         <v>37</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>247</v>
       </c>
     </row>
@@ -4699,108 +4699,108 @@
       </c>
       <c r="C5" t="s">
         <v>249</v>
       </c>
       <c r="D5">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>250</v>
       </c>
       <c r="D6">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>251</v>
       </c>
       <c r="D7">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
         <v>252</v>
       </c>
       <c r="F7" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>254</v>
       </c>
       <c r="D8">
         <v>37</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>255</v>
       </c>
       <c r="D9">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>256</v>
       </c>
       <c r="F9" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>258</v>
       </c>
       <c r="D10">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
@@ -4833,51 +4833,51 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>261</v>
       </c>
       <c r="D12">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>262</v>
       </c>
       <c r="D13">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>256</v>
       </c>
       <c r="F13" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>264</v>
       </c>
       <c r="D14">
         <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
     </row>
@@ -4984,51 +4984,51 @@
       </c>
       <c r="C20" t="s">
         <v>271</v>
       </c>
       <c r="D20">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>272</v>
       </c>
       <c r="D21">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E21" t="s">
         <v>256</v>
       </c>
       <c r="F21" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>274</v>
       </c>
       <c r="D22">
         <v>37</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">