--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1584,51 +1584,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>36</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -1724,51 +1724,51 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
         <v>35</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1801,111 +1801,111 @@
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>36</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>35</v>
       </c>
       <c r="E18" t="s">
         <v>26</v>
       </c>
       <c r="F18" t="s">
@@ -1958,51 +1958,51 @@
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>35</v>
       </c>
       <c r="E21" t="s">
         <v>31</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
@@ -2098,145 +2098,145 @@
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E29" t="s">
         <v>64</v>
       </c>
       <c r="F29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>58</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E31" t="s">
         <v>68</v>
       </c>
       <c r="F31" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>31</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
         <v>35</v>
       </c>
       <c r="E33" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E34" t="s">
         <v>68</v>
       </c>
       <c r="F34" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>76</v>
       </c>
       <c r="D35">
         <v>33</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>62</v>
       </c>
     </row>
@@ -2345,51 +2345,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>34</v>
       </c>
       <c r="E42" t="s">
         <v>26</v>
       </c>
       <c r="F42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>92</v>
       </c>
       <c r="F43" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2703,51 +2703,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>94</v>
       </c>
       <c r="D2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>95</v>
       </c>
       <c r="D3">
         <v>35</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
@@ -2774,111 +2774,111 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>98</v>
       </c>
       <c r="D5">
         <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>99</v>
       </c>
       <c r="D6">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>100</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>101</v>
       </c>
       <c r="D8">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>102</v>
       </c>
       <c r="F8" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>104</v>
       </c>
       <c r="D9">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>106</v>
       </c>
       <c r="D10">
         <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2891,171 +2891,171 @@
       </c>
       <c r="C11" t="s">
         <v>107</v>
       </c>
       <c r="D11">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>108</v>
       </c>
       <c r="F11" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>110</v>
       </c>
       <c r="D12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>111</v>
       </c>
       <c r="D13">
         <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>108</v>
       </c>
       <c r="F13" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>113</v>
       </c>
       <c r="D14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>115</v>
       </c>
       <c r="D15">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>116</v>
       </c>
       <c r="D16">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>118</v>
       </c>
       <c r="D17">
         <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>108</v>
       </c>
       <c r="F17" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>120</v>
       </c>
       <c r="D18">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>121</v>
       </c>
       <c r="D19">
         <v>36</v>
       </c>
       <c r="E19" t="s">
         <v>102</v>
       </c>
       <c r="F19" t="s">
         <v>122</v>
       </c>
     </row>
@@ -3088,68 +3088,68 @@
       </c>
       <c r="C21" t="s">
         <v>125</v>
       </c>
       <c r="D21">
         <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>127</v>
       </c>
       <c r="D22">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>128</v>
       </c>
       <c r="D23">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>31</v>
       </c>
       <c r="F23" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>129</v>
       </c>
       <c r="D24">
         <v>35</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
@@ -3165,51 +3165,51 @@
       </c>
       <c r="C25" t="s">
         <v>130</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>131</v>
       </c>
       <c r="D26">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E26" t="s">
         <v>102</v>
       </c>
       <c r="F26" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>133</v>
       </c>
       <c r="D27">
         <v>35</v>
       </c>
       <c r="E27" t="s">
         <v>102</v>
       </c>
       <c r="F27" t="s">
@@ -3225,51 +3225,51 @@
       </c>
       <c r="C28" t="s">
         <v>134</v>
       </c>
       <c r="D28">
         <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>31</v>
       </c>
       <c r="F28" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>135</v>
       </c>
       <c r="D29">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E29" t="s">
         <v>26</v>
       </c>
       <c r="F29" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>137</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>138</v>
       </c>
       <c r="F30" t="s">
@@ -3293,82 +3293,82 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="C32" t="s">
         <v>142</v>
       </c>
       <c r="D32">
         <v>35</v>
       </c>
       <c r="E32" t="s">
         <v>108</v>
       </c>
       <c r="F32" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="C33" t="s">
         <v>143</v>
       </c>
       <c r="D33">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>144</v>
       </c>
       <c r="F33" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" t="s">
         <v>146</v>
       </c>
       <c r="D34">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E34" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>147</v>
       </c>
       <c r="D35">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E35" t="s">
         <v>144</v>
       </c>
       <c r="F35" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="C36" t="s">
         <v>148</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
@@ -3546,51 +3546,51 @@
       </c>
       <c r="C7" t="s">
         <v>157</v>
       </c>
       <c r="D7">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>158</v>
       </c>
       <c r="F7" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>160</v>
       </c>
       <c r="D8">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>162</v>
       </c>
       <c r="D9">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>163</v>
       </c>
     </row>
@@ -3603,88 +3603,88 @@
       </c>
       <c r="C10" t="s">
         <v>164</v>
       </c>
       <c r="D10">
         <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>165</v>
       </c>
       <c r="D11">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>166</v>
       </c>
       <c r="F11" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>168</v>
       </c>
       <c r="D12">
         <v>35</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>169</v>
       </c>
       <c r="D13">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>170</v>
       </c>
       <c r="F13" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>172</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>26</v>
       </c>
       <c r="F14" t="s">
@@ -3797,51 +3797,51 @@
       </c>
       <c r="C20" t="s">
         <v>180</v>
       </c>
       <c r="D20">
         <v>35</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>182</v>
       </c>
       <c r="D21">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E21" t="s">
         <v>144</v>
       </c>
       <c r="F21" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>184</v>
       </c>
       <c r="D22">
         <v>34</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
@@ -4074,131 +4074,131 @@
       </c>
       <c r="C34" t="s">
         <v>202</v>
       </c>
       <c r="D34">
         <v>35</v>
       </c>
       <c r="E34" t="s">
         <v>58</v>
       </c>
       <c r="F34" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>203</v>
       </c>
       <c r="D35">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E35" t="s">
         <v>166</v>
       </c>
       <c r="F35" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>204</v>
       </c>
       <c r="D36">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>205</v>
       </c>
       <c r="D37">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E37" t="s">
         <v>31</v>
       </c>
       <c r="F37" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>207</v>
       </c>
       <c r="D38">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E38" t="s">
         <v>170</v>
       </c>
       <c r="F38" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>209</v>
       </c>
       <c r="D39">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E39" t="s">
         <v>163</v>
       </c>
       <c r="F39" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>211</v>
       </c>
       <c r="D40">
         <v>35</v>
       </c>
       <c r="E40" t="s">
         <v>212</v>
       </c>
       <c r="F40" t="s">
@@ -4557,51 +4557,51 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>242</v>
       </c>
       <c r="D6">
         <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>243</v>
       </c>
       <c r="D7">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>244</v>
       </c>
       <c r="D8">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>31</v>
       </c>
       <c r="F8" t="s">
         <v>245</v>
       </c>
     </row>
@@ -4654,51 +4654,51 @@
       </c>
       <c r="C11" t="s">
         <v>249</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>250</v>
       </c>
       <c r="D12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>251</v>
       </c>
       <c r="D13">
         <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
@@ -4708,51 +4708,51 @@
       </c>
       <c r="C14" t="s">
         <v>252</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>253</v>
       </c>
       <c r="D15">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>254</v>
       </c>
       <c r="D16">
         <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>255</v>
       </c>
     </row>
@@ -4785,51 +4785,51 @@
       </c>
       <c r="C18" t="s">
         <v>258</v>
       </c>
       <c r="D18">
         <v>34</v>
       </c>
       <c r="E18" t="s">
         <v>102</v>
       </c>
       <c r="F18" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>260</v>
       </c>
       <c r="D19">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>261</v>
       </c>
       <c r="D20">
         <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
@@ -4882,122 +4882,122 @@
       </c>
       <c r="C23" t="s">
         <v>264</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>26</v>
       </c>
       <c r="F23" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>266</v>
       </c>
       <c r="D24">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>267</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>26</v>
       </c>
       <c r="F25" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>268</v>
       </c>
       <c r="D26">
         <v>33</v>
       </c>
       <c r="E26" t="s">
         <v>68</v>
       </c>
       <c r="F26" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>270</v>
       </c>
       <c r="D27">
         <v>33</v>
       </c>
       <c r="E27" t="s">
         <v>144</v>
       </c>
       <c r="F27" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>271</v>
       </c>
       <c r="D28">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>272</v>
       </c>
       <c r="D29">
         <v>35</v>
       </c>
       <c r="E29" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>273</v>
@@ -5103,111 +5103,111 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>277</v>
       </c>
       <c r="D2">
         <v>36</v>
       </c>
       <c r="E2" t="s">
         <v>102</v>
       </c>
       <c r="F2" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>278</v>
       </c>
       <c r="D3">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>279</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>281</v>
       </c>
       <c r="D5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>108</v>
       </c>
       <c r="F5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>282</v>
       </c>
       <c r="D6">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>283</v>
       </c>
       <c r="D7">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
@@ -5374,51 +5374,51 @@
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>295</v>
       </c>
       <c r="D16">
         <v>35</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>296</v>
       </c>
       <c r="D17">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>297</v>
       </c>
       <c r="D18">
         <v>35</v>
       </c>
       <c r="E18" t="s">
         <v>92</v>
       </c>
       <c r="F18" t="s">
@@ -5431,51 +5431,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>298</v>
       </c>
       <c r="D19">
         <v>36</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>203</v>
       </c>
       <c r="D20">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
         <v>166</v>
       </c>
       <c r="F20" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>299</v>
       </c>
       <c r="D21">
         <v>35</v>
       </c>
       <c r="E21" t="s">
         <v>31</v>
       </c>
       <c r="F21" t="s">
@@ -5491,68 +5491,68 @@
       </c>
       <c r="C22" t="s">
         <v>300</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>301</v>
       </c>
       <c r="D23">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E23" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>302</v>
       </c>
       <c r="D24">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>304</v>
       </c>
       <c r="D25">
         <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>26</v>
       </c>
       <c r="F25" t="s">
@@ -5568,88 +5568,88 @@
       </c>
       <c r="C26" t="s">
         <v>305</v>
       </c>
       <c r="D26">
         <v>34</v>
       </c>
       <c r="E26" t="s">
         <v>102</v>
       </c>
       <c r="F26" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>307</v>
       </c>
       <c r="D27">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E27" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>308</v>
       </c>
       <c r="D28">
         <v>34</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>309</v>
       </c>
       <c r="D29">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E29" t="s">
         <v>68</v>
       </c>
       <c r="F29" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>310</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>26</v>
       </c>
       <c r="F30" t="s">
@@ -5690,99 +5690,99 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="C33" t="s">
         <v>313</v>
       </c>
       <c r="D33">
         <v>33</v>
       </c>
       <c r="E33" t="s">
         <v>227</v>
       </c>
       <c r="F33" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" t="s">
         <v>315</v>
       </c>
       <c r="D34">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E34" t="s">
         <v>64</v>
       </c>
       <c r="F34" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>317</v>
       </c>
       <c r="D35">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="C36" t="s">
         <v>318</v>
       </c>
       <c r="D36">
         <v>34</v>
       </c>
       <c r="E36" t="s">
         <v>68</v>
       </c>
       <c r="F36" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
         <v>320</v>
       </c>
       <c r="D37">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E37" t="s">
         <v>64</v>
       </c>
       <c r="F37" t="s">
         <v>321</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5852,51 +5852,51 @@
       </c>
       <c r="C3" t="s">
         <v>323</v>
       </c>
       <c r="D3">
         <v>36</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>324</v>
       </c>
       <c r="D4">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>325</v>
       </c>
       <c r="D5">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -6049,51 +6049,51 @@
       </c>
       <c r="C13" t="s">
         <v>334</v>
       </c>
       <c r="D13">
         <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>335</v>
       </c>
       <c r="D14">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>336</v>
       </c>
       <c r="D15">
         <v>36</v>
       </c>
       <c r="E15" t="s">
         <v>26</v>
       </c>
       <c r="F15" t="s">
@@ -6160,51 +6160,51 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>340</v>
       </c>
       <c r="D19">
         <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>144</v>
       </c>
       <c r="F19" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>342</v>
       </c>
       <c r="D20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>144</v>
       </c>
       <c r="F20" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>344</v>
       </c>
       <c r="D21">
         <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>144</v>
       </c>
       <c r="F21" t="s">
         <v>183</v>
       </c>
     </row>