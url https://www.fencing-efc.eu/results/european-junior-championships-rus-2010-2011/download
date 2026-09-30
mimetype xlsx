--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2106,51 +2106,51 @@
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>33</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
@@ -2307,51 +2307,51 @@
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
         <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2389,51 +2389,51 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>46</v>
       </c>
       <c r="F19" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E20" t="s">
         <v>49</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
         <v>35</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
@@ -2539,51 +2539,51 @@
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>68</v>
       </c>
       <c r="D28">
         <v>34</v>
       </c>
       <c r="E28" t="s">
         <v>69</v>
       </c>
       <c r="F28" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>71</v>
       </c>
       <c r="D29">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>46</v>
       </c>
       <c r="F29" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>73</v>
       </c>
       <c r="D30">
         <v>34</v>
       </c>
       <c r="E30" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -2601,51 +2601,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>75</v>
       </c>
       <c r="D32">
         <v>33</v>
       </c>
       <c r="E32" t="s">
         <v>76</v>
       </c>
       <c r="F32" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>78</v>
       </c>
       <c r="D33">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>69</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>79</v>
       </c>
       <c r="D34">
         <v>33</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>80</v>
       </c>
     </row>
@@ -3144,68 +3144,68 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>138</v>
       </c>
       <c r="D65">
         <v>34</v>
       </c>
       <c r="E65" t="s">
         <v>39</v>
       </c>
       <c r="F65" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>140</v>
       </c>
       <c r="D66">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E66" t="s">
         <v>66</v>
       </c>
       <c r="F66" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>142</v>
       </c>
       <c r="D67">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>143</v>
       </c>
       <c r="D68">
         <v>35</v>
       </c>
       <c r="E68" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
@@ -3633,51 +3633,51 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>168</v>
       </c>
       <c r="D4">
         <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>169</v>
       </c>
       <c r="D5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>49</v>
       </c>
       <c r="F5" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>171</v>
       </c>
       <c r="D6">
         <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
@@ -3995,136 +3995,136 @@
         <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>205</v>
       </c>
       <c r="D26">
         <v>34</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>206</v>
       </c>
       <c r="D27">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E27" t="s">
         <v>199</v>
       </c>
       <c r="F27" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>207</v>
       </c>
       <c r="D28">
         <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>58</v>
       </c>
       <c r="F28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>208</v>
       </c>
       <c r="D29">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>76</v>
       </c>
       <c r="F29" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>210</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>33</v>
       </c>
       <c r="F30" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>211</v>
       </c>
       <c r="D31">
         <v>34</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
       <c r="F31" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>212</v>
       </c>
       <c r="D32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>66</v>
       </c>
       <c r="F32" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>214</v>
       </c>
       <c r="D33">
         <v>33</v>
       </c>
       <c r="E33" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
@@ -4207,102 +4207,102 @@
         <v>224</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>225</v>
       </c>
       <c r="D39">
         <v>35</v>
       </c>
       <c r="E39" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>226</v>
       </c>
       <c r="D40">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>58</v>
       </c>
       <c r="F40" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>227</v>
       </c>
       <c r="D41">
         <v>35</v>
       </c>
       <c r="E41" t="s">
         <v>113</v>
       </c>
       <c r="F41" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>229</v>
       </c>
       <c r="D42">
         <v>34</v>
       </c>
       <c r="E42" t="s">
         <v>219</v>
       </c>
       <c r="F42" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>231</v>
       </c>
       <c r="D43">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E43" t="s">
         <v>39</v>
       </c>
       <c r="F43" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>232</v>
       </c>
       <c r="D44">
         <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>66</v>
       </c>
       <c r="F44" t="s">
         <v>132</v>
       </c>
     </row>
@@ -4374,51 +4374,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>238</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>22</v>
       </c>
       <c r="F49" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>239</v>
       </c>
       <c r="D50">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>46</v>
       </c>
       <c r="F50" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>240</v>
       </c>
       <c r="D51">
         <v>35</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4727,51 +4727,51 @@
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>262</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>46</v>
       </c>
       <c r="F18" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>264</v>
       </c>
       <c r="D19">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>265</v>
       </c>
       <c r="D20">
         <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>66</v>
       </c>
       <c r="F20" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
@@ -4789,51 +4789,51 @@
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>267</v>
       </c>
       <c r="D22">
         <v>35</v>
       </c>
       <c r="E22" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>268</v>
       </c>
       <c r="D23">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>269</v>
       </c>
       <c r="D24">
         <v>34</v>
       </c>
       <c r="E24" t="s">
         <v>33</v>
       </c>
       <c r="F24" t="s">
         <v>176</v>
       </c>
     </row>
@@ -4984,51 +4984,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>283</v>
       </c>
       <c r="D34">
         <v>34</v>
       </c>
       <c r="E34" t="s">
         <v>28</v>
       </c>
       <c r="F34" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>285</v>
       </c>
       <c r="D35">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E35" t="s">
         <v>66</v>
       </c>
       <c r="F35" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>286</v>
       </c>
       <c r="D36">
         <v>33</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
         <v>287</v>
       </c>
     </row>
@@ -5261,51 +5261,51 @@
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>303</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>22</v>
       </c>
       <c r="F51" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>304</v>
       </c>
       <c r="D52">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E52" t="s">
         <v>293</v>
       </c>
       <c r="F52" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>306</v>
       </c>
       <c r="D53">
         <v>33</v>
       </c>
       <c r="E53" t="s">
         <v>25</v>
       </c>
       <c r="F53" t="s">
         <v>307</v>
       </c>
     </row>
@@ -5377,51 +5377,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>313</v>
       </c>
       <c r="D58">
         <v>35</v>
       </c>
       <c r="E58" t="s">
         <v>39</v>
       </c>
       <c r="F58" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>314</v>
       </c>
       <c r="D59">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E59" t="s">
         <v>199</v>
       </c>
       <c r="F59" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>316</v>
       </c>
       <c r="D60">
         <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>55</v>
       </c>
       <c r="F60" t="s">
         <v>111</v>
       </c>
     </row>
@@ -5900,51 +5900,51 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>351</v>
       </c>
       <c r="D22">
         <v>34</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>353</v>
       </c>
       <c r="D23">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>355</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>356</v>
       </c>
     </row>
@@ -6239,130 +6239,130 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="C5" t="s">
         <v>378</v>
       </c>
       <c r="D5">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>49</v>
       </c>
       <c r="F5" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="C6" t="s">
         <v>379</v>
       </c>
       <c r="D6">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="C7" t="s">
         <v>380</v>
       </c>
       <c r="D7">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="C8" t="s">
         <v>381</v>
       </c>
       <c r="D8">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>383</v>
       </c>
       <c r="D9">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>66</v>
       </c>
       <c r="F9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>384</v>
       </c>
       <c r="D10">
         <v>35</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="C11" t="s">
         <v>385</v>
       </c>
       <c r="D11">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>386</v>
       </c>
       <c r="D12">
         <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
@@ -6414,51 +6414,51 @@
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="C16" t="s">
         <v>391</v>
       </c>
       <c r="D16">
         <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="C17" t="s">
         <v>392</v>
       </c>
       <c r="D17">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
         <v>66</v>
       </c>
       <c r="F17" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>393</v>
       </c>
       <c r="D18">
         <v>34</v>
       </c>
       <c r="E18" t="s">
         <v>61</v>
       </c>
       <c r="F18" t="s">
         <v>394</v>
       </c>
     </row>
@@ -6496,51 +6496,51 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="C21" t="s">
         <v>397</v>
       </c>
       <c r="D21">
         <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>398</v>
       </c>
       <c r="D22">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="C23" t="s">
         <v>399</v>
       </c>
       <c r="D23">
         <v>35</v>
       </c>
       <c r="E23" t="s">
         <v>66</v>
       </c>
       <c r="F23" t="s">
         <v>132</v>
       </c>
     </row>
@@ -6598,68 +6598,68 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>405</v>
       </c>
       <c r="D27">
         <v>33</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
       <c r="F27" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="C28" t="s">
         <v>407</v>
       </c>
       <c r="D28">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="C29" t="s">
         <v>409</v>
       </c>
       <c r="D29">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E29" t="s">
         <v>58</v>
       </c>
       <c r="F29" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="C30" t="s">
         <v>411</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>58</v>
       </c>
       <c r="F30" t="s">
         <v>327</v>
       </c>
     </row>
@@ -7258,51 +7258,51 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>460</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>28</v>
       </c>
       <c r="F15" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>462</v>
       </c>
       <c r="D16">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>463</v>
       </c>
       <c r="D17">
         <v>35</v>
       </c>
       <c r="E17" t="s">
         <v>28</v>
       </c>
       <c r="F17" t="s">
         <v>464</v>
       </c>
     </row>
@@ -7374,68 +7374,68 @@
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>469</v>
       </c>
       <c r="D22">
         <v>34</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>470</v>
       </c>
       <c r="D23">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>36</v>
       </c>
       <c r="F23" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>472</v>
       </c>
       <c r="D24">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>474</v>
       </c>
       <c r="D25">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25" t="s">
         <v>471</v>
       </c>
     </row>
@@ -7677,51 +7677,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>494</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>101</v>
       </c>
       <c r="F40" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>495</v>
       </c>
       <c r="D41">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E41" t="s">
         <v>496</v>
       </c>
       <c r="F41" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>498</v>
       </c>
       <c r="D42">
         <v>34</v>
       </c>
       <c r="E42" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -7943,99 +7943,99 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>517</v>
       </c>
       <c r="D56">
         <v>34</v>
       </c>
       <c r="E56" t="s">
         <v>96</v>
       </c>
       <c r="F56" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>518</v>
       </c>
       <c r="D57">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E57" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>519</v>
       </c>
       <c r="D58">
         <v>35</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>520</v>
       </c>
       <c r="D59">
         <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>61</v>
       </c>
       <c r="F59" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>521</v>
       </c>
       <c r="D60">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>22</v>
       </c>
       <c r="F60" t="s">
         <v>522</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>