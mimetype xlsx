--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -2532,51 +2532,51 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
@@ -2746,91 +2746,91 @@
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>54</v>
       </c>
       <c r="F23" t="s">
@@ -3123,51 +3123,51 @@
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>86</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>88</v>
       </c>
       <c r="D39">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>89</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>57</v>
       </c>
       <c r="F40" t="s">
         <v>90</v>
       </c>
     </row>
@@ -3641,51 +3641,51 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>137</v>
       </c>
       <c r="D66">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>138</v>
       </c>
       <c r="F66" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>140</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
       <c r="F67" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>141</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
@@ -5165,65 +5165,65 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>208</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>210</v>
       </c>
       <c r="D39">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>211</v>
       </c>
       <c r="D40">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
       <c r="F40" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>213</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>214</v>
       </c>
       <c r="F41" t="s">
         <v>215</v>
       </c>
     </row>
@@ -5492,51 +5492,51 @@
       </c>
       <c r="C11" t="s">
         <v>233</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>234</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>236</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
@@ -5657,51 +5657,51 @@
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>249</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>250</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>252</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>235</v>
       </c>
       <c r="F22" t="s">
@@ -6323,51 +6323,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>311</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>75</v>
       </c>
       <c r="F56" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>312</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>63</v>
       </c>
       <c r="F57" t="s">
         <v>281</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6460,51 +6460,51 @@
       </c>
       <c r="C4" t="s">
         <v>316</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>54</v>
       </c>
       <c r="F4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>317</v>
       </c>
       <c r="D5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>318</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>57</v>
       </c>
       <c r="F6" t="s">
@@ -6600,71 +6600,71 @@
       </c>
       <c r="C11" t="s">
         <v>325</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>63</v>
       </c>
       <c r="F11" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>327</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>328</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>54</v>
       </c>
       <c r="F13" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>330</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>120</v>
       </c>
       <c r="F14" t="s">
@@ -6740,51 +6740,51 @@
       </c>
       <c r="C18" t="s">
         <v>338</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>32</v>
       </c>
       <c r="F18" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>340</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>57</v>
       </c>
       <c r="F19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>341</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
@@ -6840,51 +6840,51 @@
       </c>
       <c r="C23" t="s">
         <v>345</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>347</v>
       </c>
       <c r="D24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>123</v>
       </c>
       <c r="F24" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>348</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>60</v>
       </c>
       <c r="F25" t="s">
@@ -6940,51 +6940,51 @@
       </c>
       <c r="C28" t="s">
         <v>353</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>355</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>357</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
@@ -7000,91 +7000,91 @@
       </c>
       <c r="C31" t="s">
         <v>359</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>60</v>
       </c>
       <c r="F31" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>360</v>
       </c>
       <c r="D32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>361</v>
       </c>
       <c r="F32" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>363</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>364</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>365</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
@@ -7160,51 +7160,51 @@
       </c>
       <c r="C39" t="s">
         <v>369</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>87</v>
       </c>
       <c r="F39" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>371</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>373</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>374</v>
       </c>
       <c r="F41" t="s">
@@ -7220,91 +7220,91 @@
       </c>
       <c r="C42" t="s">
         <v>376</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>378</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>266</v>
       </c>
       <c r="F43" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>380</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>99</v>
       </c>
       <c r="F44" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>382</v>
       </c>
       <c r="D45">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
       <c r="F45" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>384</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>123</v>
       </c>
       <c r="F46" t="s">
@@ -7457,71 +7457,71 @@
       </c>
       <c r="C54" t="s">
         <v>394</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>123</v>
       </c>
       <c r="F54" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>395</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>397</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>49</v>
       </c>
       <c r="F56" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>398</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>99</v>
       </c>
     </row>
@@ -7634,51 +7634,51 @@
       </c>
       <c r="C63" t="s">
         <v>408</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>410</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>25</v>
       </c>
       <c r="F64" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>411</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>120</v>
       </c>
       <c r="F65" t="s">
@@ -7691,51 +7691,51 @@
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>412</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>413</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>374</v>
       </c>
       <c r="F67" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>415</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>25</v>
       </c>
       <c r="F68" t="s">
@@ -7811,51 +7811,51 @@
       </c>
       <c r="C72" t="s">
         <v>419</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>92</v>
       </c>
       <c r="F72" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>421</v>
       </c>
       <c r="D73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>92</v>
       </c>
       <c r="F73" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>423</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
@@ -7868,51 +7868,51 @@
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>425</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>426</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>115</v>
       </c>
       <c r="F76" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>428</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
@@ -8134,51 +8134,51 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>448</v>
       </c>
       <c r="D91">
         <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>403</v>
       </c>
       <c r="F91" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>449</v>
       </c>
       <c r="D92">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>106</v>
       </c>
       <c r="F92" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>451</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>403</v>
       </c>
       <c r="F93" t="s">
         <v>452</v>
       </c>
     </row>
@@ -8350,51 +8350,51 @@
       </c>
       <c r="C2" t="s">
         <v>465</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>467</v>
       </c>
       <c r="D3">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>468</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
@@ -8484,51 +8484,51 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>476</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>477</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>478</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
@@ -8641,51 +8641,51 @@
       </c>
       <c r="C17" t="s">
         <v>485</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>75</v>
       </c>
       <c r="F17" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>486</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>106</v>
       </c>
       <c r="F18" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>488</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>106</v>
       </c>
       <c r="F19" t="s">
@@ -9018,51 +9018,51 @@
       </c>
       <c r="C36" t="s">
         <v>512</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>92</v>
       </c>
       <c r="F36" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>513</v>
       </c>
       <c r="D37">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>63</v>
       </c>
       <c r="F37" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>515</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>266</v>
       </c>
       <c r="F38" t="s">
@@ -9315,82 +9315,82 @@
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>534</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>106</v>
       </c>
       <c r="F51" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>536</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="F52" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>537</v>
       </c>
       <c r="D53">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>538</v>
       </c>
       <c r="D54">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>75</v>
       </c>
       <c r="F54" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>539</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>75</v>
       </c>
       <c r="F55" t="s">
         <v>310</v>
       </c>
     </row>
@@ -9482,51 +9482,51 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>546</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>92</v>
       </c>
       <c r="F61" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>548</v>
       </c>
       <c r="D62">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>549</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>99</v>
       </c>
       <c r="F63" t="s">
         <v>274</v>
       </c>
     </row>
@@ -9564,51 +9564,51 @@
         <v>306</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>553</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>554</v>
       </c>
       <c r="D67">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9641,51 +9641,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>555</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>115</v>
       </c>
       <c r="F2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>556</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>126</v>
       </c>
     </row>
@@ -9795,88 +9795,88 @@
       </c>
       <c r="C9" t="s">
         <v>566</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>568</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>569</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>570</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>572</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
@@ -9989,91 +9989,91 @@
       </c>
       <c r="C19" t="s">
         <v>579</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>32</v>
       </c>
       <c r="F19" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>581</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>115</v>
       </c>
       <c r="F20" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>582</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>583</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>584</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
@@ -10129,51 +10129,51 @@
       </c>
       <c r="C26" t="s">
         <v>588</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>115</v>
       </c>
       <c r="F26" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>590</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>115</v>
       </c>
       <c r="F27" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>591</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
@@ -10249,99 +10249,99 @@
       </c>
       <c r="C32" t="s">
         <v>598</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>32</v>
       </c>
       <c r="F32" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>599</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>600</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>602</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
       <c r="F35" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>603</v>
       </c>
       <c r="D36">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>63</v>
       </c>
       <c r="F36" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>604</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>32</v>
       </c>
       <c r="F37" t="s">
         <v>605</v>
       </c>
     </row>
@@ -10416,51 +10416,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>612</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>63</v>
       </c>
       <c r="F42" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>614</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>92</v>
       </c>
       <c r="F43" t="s">
         <v>422</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>