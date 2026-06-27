--- v1 (2026-06-26)
+++ v2 (2026-06-27)
@@ -4741,51 +4741,51 @@
       </c>
       <c r="C15" t="s">
         <v>176</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>45</v>
       </c>
       <c r="F15" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>178</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>115</v>
       </c>
       <c r="F16" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>179</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
@@ -8410,51 +8410,51 @@
       </c>
       <c r="C5" t="s">
         <v>470</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>472</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>474</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>99</v>
       </c>
     </row>