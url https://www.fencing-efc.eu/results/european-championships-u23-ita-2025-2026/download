--- v2 (2026-06-27)
+++ v3 (2026-08-15)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Individual U23 Female Epee" sheetId="1" r:id="rId4"/>
     <sheet name="Individual U23 Male Sabre" sheetId="2" r:id="rId5"/>
     <sheet name="Individual U23 Female Foil" sheetId="3" r:id="rId6"/>
     <sheet name="Individual U23 Male Epee" sheetId="4" r:id="rId7"/>
     <sheet name="Individual U23 Male Foil" sheetId="5" r:id="rId8"/>
     <sheet name="Individual U23 Female Sabre" sheetId="6" r:id="rId9"/>
     <sheet name="Team U23 Female Sabre" sheetId="7" r:id="rId10"/>
     <sheet name="Team U23 Female Epee" sheetId="8" r:id="rId11"/>
     <sheet name="Team U23 Female Foil" sheetId="9" r:id="rId12"/>
     <sheet name="Team U23 Male Sabre" sheetId="10" r:id="rId13"/>
     <sheet name="Team U23 Male Epee" sheetId="11" r:id="rId14"/>
     <sheet name="Team U23 Male Foil" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="639">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Nationality</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>CAFORIO Gaia</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
@@ -219,51 +219,51 @@
   <si>
     <t>YIZHAKI Yuval</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>Hapoel Ashkelon</t>
   </si>
   <si>
     <t>LUSTI Andrina</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
     <t>ZFC Zuerich</t>
   </si>
   <si>
     <t>OLSSON Liv</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
-    <t>WFF</t>
+    <t>FFF</t>
   </si>
   <si>
     <t>LOZANO Candela</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>CREA-M</t>
   </si>
   <si>
     <t>SHUKUROV Mihal</t>
   </si>
   <si>
     <t>FENCING SCHOOL</t>
   </si>
   <si>
     <t>MUELLER Fiona</t>
   </si>
   <si>
     <t>TSV Bayer Leverkusen</t>
   </si>
   <si>
     <t>TRYNOVA Julia</t>
   </si>
@@ -1081,53 +1081,50 @@
     <t>BROCHARD Theo</t>
   </si>
   <si>
     <t>MYKYTENKO MAKSYM</t>
   </si>
   <si>
     <t>FERNANDEZ CALLEJA Alvaro</t>
   </si>
   <si>
     <t>RAMI ROZPIDE Rayan</t>
   </si>
   <si>
     <t>SAMA-M</t>
   </si>
   <si>
     <t>SAMOILOV Roman</t>
   </si>
   <si>
     <t>Kharkiv</t>
   </si>
   <si>
     <t>PIEPER Jesse</t>
   </si>
   <si>
     <t>ELG Elwin</t>
-  </si>
-[...1 lines deleted...]
-    <t>FFF</t>
   </si>
   <si>
     <t>KELLY Christopher</t>
   </si>
   <si>
     <t>MARTIN GAMAZO JOSE MIGUEL</t>
   </si>
   <si>
     <t>SAES-BU</t>
   </si>
   <si>
     <t>ADAMCZYK Mikolaj</t>
   </si>
   <si>
     <t>SKS GRASS-HOPPER KAL</t>
   </si>
   <si>
     <t>KLUGHARDT Hubert</t>
   </si>
   <si>
     <t>KS AGH Krakow</t>
   </si>
   <si>
     <t>MEZINGER Marton</t>
   </si>
@@ -2432,51 +2429,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -2552,51 +2549,51 @@
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -3006,51 +3003,51 @@
       </c>
       <c r="C32" t="s">
         <v>74</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>75</v>
       </c>
       <c r="F32" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>77</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>79</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
@@ -3066,51 +3063,51 @@
       </c>
       <c r="C35" t="s">
         <v>80</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>63</v>
       </c>
       <c r="F35" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>82</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>84</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>54</v>
       </c>
       <c r="F37" t="s">
@@ -3237,51 +3234,51 @@
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>98</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>100</v>
       </c>
       <c r="D45">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>57</v>
       </c>
       <c r="F45" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>102</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>75</v>
       </c>
       <c r="F46" t="s">
@@ -3334,51 +3331,51 @@
       </c>
       <c r="C49" t="s">
         <v>107</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>75</v>
       </c>
       <c r="F49" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>108</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>63</v>
       </c>
       <c r="F50" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>110</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>32</v>
       </c>
       <c r="F51" t="s">
@@ -3451,51 +3448,51 @@
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>60</v>
       </c>
       <c r="F55" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>118</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>119</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>120</v>
       </c>
       <c r="F57" t="s">
@@ -3511,51 +3508,51 @@
       </c>
       <c r="C58" t="s">
         <v>122</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>123</v>
       </c>
       <c r="F58" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>75</v>
       </c>
       <c r="F60" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
@@ -3573,195 +3570,195 @@
         <v>129</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>130</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>131</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>123</v>
       </c>
       <c r="F63" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>133</v>
       </c>
       <c r="D64">
         <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>120</v>
       </c>
       <c r="F64" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>134</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>135</v>
       </c>
       <c r="F65" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>137</v>
       </c>
       <c r="D66">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>138</v>
       </c>
       <c r="F66" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>140</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
       <c r="F67" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>141</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>142</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>60</v>
       </c>
       <c r="F69" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>143</v>
       </c>
       <c r="D70">
         <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>144</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>145</v>
       </c>
       <c r="D72">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>49</v>
       </c>
       <c r="F72" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>146</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
@@ -3813,640 +3810,640 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>152</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>123</v>
       </c>
       <c r="F77" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>153</v>
       </c>
       <c r="D78">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>36.0</v>
       </c>
       <c r="C5" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>32.0</v>
       </c>
       <c r="C6" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>30.0</v>
       </c>
       <c r="C7" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>26.0</v>
       </c>
       <c r="C9" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>25.0</v>
       </c>
       <c r="C10" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>36.0</v>
       </c>
       <c r="C5" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>32.0</v>
       </c>
       <c r="C6" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>30.0</v>
       </c>
       <c r="C7" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>26.0</v>
       </c>
       <c r="C9" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>25.0</v>
       </c>
       <c r="C10" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>23.0</v>
       </c>
       <c r="C12" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>21.0</v>
       </c>
       <c r="C14" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>19.0</v>
       </c>
       <c r="C16" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>18.0</v>
       </c>
       <c r="C17" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>36.0</v>
       </c>
       <c r="C5" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>32.0</v>
       </c>
       <c r="C6" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>30.0</v>
       </c>
       <c r="C7" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>26.0</v>
       </c>
       <c r="C9" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>25.0</v>
       </c>
       <c r="C10" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>23.0</v>
       </c>
       <c r="C12" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>21.0</v>
       </c>
       <c r="C14" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F43"/>
   <sheetViews>
@@ -4966,51 +4963,51 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>194</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>195</v>
       </c>
       <c r="D28">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="F28" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>196</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
@@ -5080,119 +5077,119 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>201</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>202</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>115</v>
       </c>
       <c r="F34" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>204</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
       <c r="F35" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>206</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>32</v>
       </c>
       <c r="F36" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>207</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>75</v>
       </c>
       <c r="F37" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>208</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>210</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
@@ -5341,51 +5338,51 @@
       </c>
       <c r="C3" t="s">
         <v>220</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>222</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>224</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5603,51 +5600,51 @@
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>244</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>246</v>
       </c>
       <c r="D18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>248</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5677,51 +5674,51 @@
       </c>
       <c r="C21" t="s">
         <v>250</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>252</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>235</v>
       </c>
       <c r="F22" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>254</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
@@ -5737,51 +5734,51 @@
       </c>
       <c r="C24" t="s">
         <v>256</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>258</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>259</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>135</v>
       </c>
       <c r="F26" t="s">
@@ -5971,51 +5968,51 @@
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>277</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>279</v>
       </c>
       <c r="D37">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>235</v>
       </c>
       <c r="F37" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>280</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>63</v>
       </c>
       <c r="F38" t="s">
@@ -6210,113 +6207,113 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>299</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>92</v>
       </c>
       <c r="F49" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>301</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>302</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>303</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>99</v>
       </c>
       <c r="F52" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>305</v>
       </c>
       <c r="D53">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>266</v>
       </c>
       <c r="F53" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>307</v>
       </c>
       <c r="D54">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
       <c r="F54" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>309</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>75</v>
       </c>
       <c r="F55" t="s">
         <v>310</v>
       </c>
     </row>
@@ -6560,51 +6557,51 @@
       </c>
       <c r="C9" t="s">
         <v>323</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>324</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>115</v>
       </c>
       <c r="F10" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>325</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>63</v>
       </c>
       <c r="F11" t="s">
@@ -6866,1444 +6863,1444 @@
       </c>
       <c r="E24" t="s">
         <v>123</v>
       </c>
       <c r="F24" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>348</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>60</v>
       </c>
       <c r="F25" t="s">
-        <v>349</v>
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>60</v>
       </c>
       <c r="F26" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>63</v>
       </c>
       <c r="F27" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>60</v>
       </c>
       <c r="F31" t="s">
-        <v>349</v>
+        <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
+        <v>360</v>
+      </c>
+      <c r="F32" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>54</v>
       </c>
       <c r="F37" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>75</v>
       </c>
       <c r="F38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>87</v>
       </c>
       <c r="F39" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
+        <v>372</v>
+      </c>
+      <c r="D41">
+        <v>19</v>
+      </c>
+      <c r="E41" t="s">
         <v>373</v>
       </c>
-      <c r="D41">
-[...2 lines deleted...]
-      <c r="E41" t="s">
+      <c r="F41" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>266</v>
       </c>
       <c r="F43" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>99</v>
       </c>
       <c r="F44" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
       <c r="F45" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>123</v>
       </c>
       <c r="F46" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>266</v>
       </c>
       <c r="F47" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>240</v>
       </c>
       <c r="F48" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>75</v>
       </c>
       <c r="F49" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>120</v>
       </c>
       <c r="F50" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>135</v>
       </c>
       <c r="F53" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>123</v>
       </c>
       <c r="F54" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>49</v>
       </c>
       <c r="F56" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>75</v>
       </c>
       <c r="F58" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>37</v>
       </c>
       <c r="F59" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
+        <v>402</v>
+      </c>
+      <c r="F60" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>57</v>
       </c>
       <c r="F61" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>57</v>
       </c>
       <c r="F62" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>25</v>
       </c>
       <c r="F64" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>120</v>
       </c>
       <c r="F65" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F67" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>25</v>
       </c>
       <c r="F68" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>135</v>
       </c>
       <c r="F69" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>120</v>
       </c>
       <c r="F71" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>92</v>
       </c>
       <c r="F72" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>92</v>
       </c>
       <c r="F73" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>115</v>
       </c>
       <c r="F76" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D77">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>60</v>
       </c>
       <c r="F78" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D79">
         <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>49</v>
       </c>
       <c r="F79" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>49</v>
       </c>
       <c r="F80" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D81">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>123</v>
       </c>
       <c r="F81" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D84">
         <v>20</v>
       </c>
       <c r="E84" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F84" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>75</v>
       </c>
       <c r="F85" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>92</v>
       </c>
       <c r="F86" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D87">
         <v>19</v>
       </c>
       <c r="E87" t="s">
+        <v>373</v>
+      </c>
+      <c r="F87" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="D88">
         <v>20</v>
       </c>
       <c r="E88" t="s">
         <v>39</v>
       </c>
       <c r="F88" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D89">
         <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>266</v>
       </c>
       <c r="F89" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>106</v>
       </c>
       <c r="F90" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="D91">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E91" t="s">
+        <v>402</v>
+      </c>
+      <c r="F91" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D92">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>106</v>
       </c>
       <c r="F92" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="F93" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>92</v>
       </c>
       <c r="F94" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="C95" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="F95" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="F96" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>87</v>
       </c>
       <c r="F97" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
+        <v>459</v>
+      </c>
+      <c r="D98">
+        <v>22</v>
+      </c>
+      <c r="E98" t="s">
         <v>460</v>
       </c>
-      <c r="D98">
-[...2 lines deleted...]
-      <c r="E98" t="s">
+      <c r="F98" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>106</v>
       </c>
       <c r="F99" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F67"/>
   <sheetViews>
@@ -8327,1285 +8324,1285 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>63</v>
       </c>
       <c r="F16" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>75</v>
       </c>
       <c r="F17" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>106</v>
       </c>
       <c r="F18" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>106</v>
       </c>
       <c r="F19" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="D21">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>63</v>
       </c>
       <c r="F25" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>32</v>
       </c>
       <c r="F26" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>54</v>
       </c>
       <c r="F27" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F29" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F30" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>54</v>
       </c>
       <c r="F31" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>54</v>
       </c>
       <c r="F33" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="F34" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>266</v>
       </c>
       <c r="F35" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>92</v>
       </c>
       <c r="F36" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D37">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>63</v>
       </c>
       <c r="F37" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>266</v>
       </c>
       <c r="F38" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>60</v>
       </c>
       <c r="F39" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>123</v>
       </c>
       <c r="F40" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>75</v>
       </c>
       <c r="F42" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>87</v>
       </c>
       <c r="F43" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="D45">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>60</v>
       </c>
       <c r="F45" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>123</v>
       </c>
       <c r="F46" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="F47" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>99</v>
       </c>
       <c r="F48" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>106</v>
       </c>
       <c r="F51" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="F52" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="D54">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>75</v>
       </c>
       <c r="F54" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>75</v>
       </c>
       <c r="F55" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>123</v>
       </c>
       <c r="F56" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>99</v>
       </c>
       <c r="F57" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>123</v>
       </c>
       <c r="F58" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>60</v>
       </c>
       <c r="F59" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>63</v>
       </c>
       <c r="F60" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>92</v>
       </c>
       <c r="F61" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>99</v>
       </c>
       <c r="F63" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>266</v>
       </c>
       <c r="F65" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -9638,1366 +9635,1366 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>115</v>
       </c>
       <c r="F2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="D5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>45</v>
       </c>
       <c r="F6" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>32</v>
       </c>
       <c r="F19" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>115</v>
       </c>
       <c r="F20" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>63</v>
       </c>
       <c r="F25" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="D26">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>115</v>
       </c>
       <c r="F26" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>115</v>
       </c>
       <c r="F27" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>99</v>
       </c>
       <c r="F30" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>63</v>
       </c>
       <c r="F31" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>32</v>
       </c>
       <c r="F32" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="D35">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
       <c r="F35" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>63</v>
       </c>
       <c r="F36" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>32</v>
       </c>
       <c r="F37" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>75</v>
       </c>
       <c r="F38" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>99</v>
       </c>
       <c r="F39" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>63</v>
       </c>
       <c r="F42" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>92</v>
       </c>
       <c r="F43" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>36.0</v>
       </c>
       <c r="C5" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>32.0</v>
       </c>
       <c r="C6" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>30.0</v>
       </c>
       <c r="C7" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>26.0</v>
       </c>
       <c r="C9" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>25.0</v>
       </c>
       <c r="C10" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>36.0</v>
       </c>
       <c r="C5" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>32.0</v>
       </c>
       <c r="C6" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>30.0</v>
       </c>
       <c r="C7" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>26.0</v>
       </c>
       <c r="C9" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>25.0</v>
       </c>
       <c r="C10" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>23.0</v>
       </c>
       <c r="C12" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>21.0</v>
       </c>
       <c r="C14" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>19.0</v>
       </c>
       <c r="C16" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>18.0</v>
       </c>
       <c r="C17" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>36.0</v>
       </c>
       <c r="C5" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>32.0</v>
       </c>
       <c r="C6" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>30.0</v>
       </c>
       <c r="C7" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>26.0</v>
       </c>
       <c r="C9" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>25.0</v>
       </c>
       <c r="C10" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>23.0</v>
       </c>
       <c r="C12" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">