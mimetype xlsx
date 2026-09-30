--- v3 (2026-08-15)
+++ v4 (2026-09-30)
@@ -2409,51 +2409,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -2569,128 +2569,128 @@
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
@@ -2706,51 +2706,51 @@
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
     </row>
@@ -2883,91 +2883,91 @@
       </c>
       <c r="C26" t="s">
         <v>62</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>63</v>
       </c>
       <c r="F26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>65</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>54</v>
       </c>
       <c r="F27" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>67</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="F28" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>69</v>
       </c>
       <c r="D29">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>71</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -3157,51 +3157,51 @@
       </c>
       <c r="C40" t="s">
         <v>89</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>57</v>
       </c>
       <c r="F40" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>91</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>92</v>
       </c>
       <c r="F41" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>94</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
@@ -3351,51 +3351,51 @@
       </c>
       <c r="C50" t="s">
         <v>108</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>63</v>
       </c>
       <c r="F50" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>110</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>32</v>
       </c>
       <c r="F51" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>112</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>87</v>
       </c>
     </row>
@@ -3468,51 +3468,51 @@
       </c>
       <c r="C56" t="s">
         <v>118</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>119</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>120</v>
       </c>
       <c r="F57" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>122</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>123</v>
       </c>
       <c r="F58" t="s">
@@ -3686,51 +3686,51 @@
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>142</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>60</v>
       </c>
       <c r="F69" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>143</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>144</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>145</v>
@@ -3793,51 +3793,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>150</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>138</v>
       </c>
       <c r="F76" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>152</v>
       </c>
       <c r="D77">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>123</v>
       </c>
       <c r="F77" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>153</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4587,68 +4587,68 @@
       </c>
       <c r="C7" t="s">
         <v>164</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>165</v>
       </c>
       <c r="D8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>166</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>115</v>
       </c>
       <c r="F9" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>168</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5003,51 +5003,51 @@
       </c>
       <c r="C29" t="s">
         <v>196</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>197</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>75</v>
       </c>
       <c r="F30" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>199</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
@@ -5128,51 +5128,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>206</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>32</v>
       </c>
       <c r="F36" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>207</v>
       </c>
       <c r="D37">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>75</v>
       </c>
       <c r="F37" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>208</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>209</v>
       </c>
     </row>
@@ -5392,108 +5392,108 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>225</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>226</v>
       </c>
       <c r="D7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>227</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>229</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>231</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>233</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
@@ -5543,51 +5543,51 @@
       </c>
       <c r="C14" t="s">
         <v>237</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>239</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>240</v>
       </c>
       <c r="F15" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>242</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
@@ -5694,51 +5694,51 @@
       </c>
       <c r="C22" t="s">
         <v>252</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>235</v>
       </c>
       <c r="F22" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>254</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>256</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
@@ -5871,51 +5871,51 @@
       </c>
       <c r="C31" t="s">
         <v>268</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
       <c r="F31" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>270</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>271</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>54</v>
       </c>
       <c r="F33" t="s">
@@ -5988,91 +5988,91 @@
       </c>
       <c r="C37" t="s">
         <v>279</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>235</v>
       </c>
       <c r="F37" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>280</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>63</v>
       </c>
       <c r="F38" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>282</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>32</v>
       </c>
       <c r="F39" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>283</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>54</v>
       </c>
       <c r="F40" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>284</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>54</v>
       </c>
       <c r="F41" t="s">
@@ -6577,51 +6577,51 @@
       </c>
       <c r="C10" t="s">
         <v>324</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>115</v>
       </c>
       <c r="F10" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>325</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>63</v>
       </c>
       <c r="F11" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>327</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
@@ -6657,51 +6657,51 @@
       </c>
       <c r="C14" t="s">
         <v>330</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>120</v>
       </c>
       <c r="F14" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>332</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>334</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
@@ -7057,51 +7057,51 @@
       </c>
       <c r="C34" t="s">
         <v>363</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>364</v>
       </c>
       <c r="D35">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>365</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
@@ -7117,51 +7117,51 @@
       </c>
       <c r="C37" t="s">
         <v>366</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>54</v>
       </c>
       <c r="F37" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>367</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>75</v>
       </c>
       <c r="F38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>368</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>87</v>
       </c>
       <c r="F39" t="s">
@@ -7237,51 +7237,51 @@
       </c>
       <c r="C43" t="s">
         <v>377</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>266</v>
       </c>
       <c r="F43" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>379</v>
       </c>
       <c r="D44">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>99</v>
       </c>
       <c r="F44" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>381</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
       <c r="F45" t="s">
@@ -7317,51 +7317,51 @@
       </c>
       <c r="C47" t="s">
         <v>384</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>266</v>
       </c>
       <c r="F47" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>385</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>240</v>
       </c>
       <c r="F48" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>387</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>75</v>
       </c>
       <c r="F49" t="s">
@@ -7377,88 +7377,88 @@
       </c>
       <c r="C50" t="s">
         <v>388</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>120</v>
       </c>
       <c r="F50" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>390</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>391</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>392</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>135</v>
       </c>
       <c r="F53" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>393</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>123</v>
       </c>
       <c r="F54" t="s">
@@ -7611,91 +7611,91 @@
       </c>
       <c r="C62" t="s">
         <v>406</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>57</v>
       </c>
       <c r="F62" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>407</v>
       </c>
       <c r="D63">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>409</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>25</v>
       </c>
       <c r="F64" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>410</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>120</v>
       </c>
       <c r="F65" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>411</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>99</v>
       </c>
     </row>
@@ -7748,51 +7748,51 @@
       </c>
       <c r="C69" t="s">
         <v>415</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>135</v>
       </c>
       <c r="F69" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>416</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>417</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>120</v>
       </c>
       <c r="F71" t="s">
@@ -8097,51 +8097,51 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>444</v>
       </c>
       <c r="D89">
         <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>266</v>
       </c>
       <c r="F89" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>445</v>
       </c>
       <c r="D90">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>106</v>
       </c>
       <c r="F90" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>447</v>
       </c>
       <c r="D91">
         <v>21</v>
       </c>
       <c r="E91" t="s">
         <v>402</v>
       </c>
       <c r="F91" t="s">
         <v>403</v>
       </c>
     </row>
@@ -8182,51 +8182,51 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>452</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>92</v>
       </c>
       <c r="F94" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="C95" t="s">
         <v>453</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>402</v>
       </c>
       <c r="F95" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>455</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>435</v>
       </c>
       <c r="F96" t="s">
         <v>456</v>
       </c>
     </row>
@@ -8518,71 +8518,71 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>477</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>478</v>
       </c>
       <c r="D12">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>479</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>480</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
@@ -8715,71 +8715,71 @@
       </c>
       <c r="C21" t="s">
         <v>490</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>491</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>492</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>494</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
@@ -8835,51 +8835,51 @@
       </c>
       <c r="C27" t="s">
         <v>497</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>54</v>
       </c>
       <c r="F27" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>498</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>499</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>373</v>
       </c>
       <c r="F29" t="s">
@@ -8955,51 +8955,51 @@
       </c>
       <c r="C33" t="s">
         <v>506</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>54</v>
       </c>
       <c r="F33" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>508</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="F34" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>510</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>266</v>
       </c>
       <c r="F35" t="s">
@@ -9135,131 +9135,131 @@
       </c>
       <c r="C42" t="s">
         <v>520</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>75</v>
       </c>
       <c r="F42" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>522</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>87</v>
       </c>
       <c r="F43" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>524</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>525</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>60</v>
       </c>
       <c r="F45" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>527</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>123</v>
       </c>
       <c r="F46" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>528</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>402</v>
       </c>
       <c r="F47" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>529</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>99</v>
       </c>
       <c r="F48" t="s">
@@ -9275,51 +9275,51 @@
       </c>
       <c r="C49" t="s">
         <v>530</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>532</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>533</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>106</v>
       </c>
       <c r="F51" t="s">
@@ -9377,68 +9377,68 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>538</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>75</v>
       </c>
       <c r="F55" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>539</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>123</v>
       </c>
       <c r="F56" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>540</v>
       </c>
       <c r="D57">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>99</v>
       </c>
       <c r="F57" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>541</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>123</v>
       </c>
       <c r="F58" t="s">
         <v>518</v>
       </c>
     </row>
@@ -9462,51 +9462,51 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>543</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>63</v>
       </c>
       <c r="F60" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>545</v>
       </c>
       <c r="D61">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>92</v>
       </c>
       <c r="F61" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>547</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>531</v>
       </c>
     </row>
@@ -9675,51 +9675,51 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>555</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>556</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>558</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
@@ -9812,88 +9812,88 @@
       </c>
       <c r="C10" t="s">
         <v>567</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>568</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>569</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>571</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>573</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
@@ -9949,51 +9949,51 @@
       </c>
       <c r="C17" t="s">
         <v>576</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>577</v>
       </c>
       <c r="D18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>578</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>32</v>
       </c>
       <c r="F19" t="s">
         <v>579</v>
       </c>
     </row>
@@ -10086,51 +10086,51 @@
       </c>
       <c r="C24" t="s">
         <v>584</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>586</v>
       </c>
       <c r="D25">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>63</v>
       </c>
       <c r="F25" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>587</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>115</v>
       </c>
       <c r="F26" t="s">
@@ -10226,51 +10226,51 @@
       </c>
       <c r="C31" t="s">
         <v>595</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>63</v>
       </c>
       <c r="F31" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>597</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>32</v>
       </c>
       <c r="F32" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>598</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>