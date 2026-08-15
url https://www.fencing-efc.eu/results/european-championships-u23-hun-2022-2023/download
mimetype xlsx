--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -2480,51 +2480,51 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
@@ -2537,51 +2537,51 @@
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
@@ -2634,51 +2634,51 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
@@ -2794,51 +2794,51 @@
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>57</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
@@ -2911,51 +2911,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>65</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>67</v>
       </c>
       <c r="F29" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>67</v>
       </c>
       <c r="F30" t="s">
@@ -3128,51 +3128,51 @@
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>88</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>89</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>90</v>
       </c>
       <c r="F40" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>92</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>93</v>
       </c>
       <c r="F41" t="s">
         <v>94</v>
       </c>
     </row>
@@ -3196,150 +3196,150 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>97</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
       <c r="F43" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>99</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>55</v>
       </c>
       <c r="F44" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>100</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>101</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>102</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>103</v>
       </c>
       <c r="F47" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>105</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>52</v>
       </c>
       <c r="F48" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>107</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>103</v>
       </c>
       <c r="F49" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>108</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>93</v>
       </c>
       <c r="F50" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>55</v>
       </c>
       <c r="F51" t="s">
         <v>56</v>
       </c>
     </row>
@@ -4067,71 +4067,71 @@
       </c>
       <c r="C13" t="s">
         <v>128</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>129</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>131</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>132</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>114</v>
       </c>
     </row>
@@ -4204,51 +4204,51 @@
       </c>
       <c r="C20" t="s">
         <v>138</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>61</v>
       </c>
       <c r="F20" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>140</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>141</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>121</v>
       </c>
       <c r="F22" t="s">
         <v>142</v>
       </c>
     </row>
@@ -4261,99 +4261,99 @@
       </c>
       <c r="C23" t="s">
         <v>143</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>144</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>145</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>147</v>
       </c>
       <c r="D27">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>149</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
@@ -4426,51 +4426,51 @@
       </c>
       <c r="C32" t="s">
         <v>156</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>114</v>
       </c>
       <c r="F32" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>158</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>25</v>
       </c>
       <c r="F33" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>160</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
@@ -4566,51 +4566,51 @@
       </c>
       <c r="C39" t="s">
         <v>169</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>170</v>
       </c>
       <c r="F39" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>172</v>
       </c>
       <c r="D40">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>173</v>
       </c>
       <c r="F40" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>175</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>121</v>
       </c>
       <c r="F41" t="s">
@@ -4626,71 +4626,71 @@
       </c>
       <c r="C42" t="s">
         <v>176</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>39</v>
       </c>
       <c r="F42" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>177</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>173</v>
       </c>
       <c r="F43" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>178</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>67</v>
       </c>
       <c r="F44" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>180</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4740,221 +4740,221 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>184</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>42</v>
       </c>
       <c r="F48" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>185</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>42</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>186</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>52</v>
       </c>
       <c r="F50" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>188</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>67</v>
       </c>
       <c r="F51" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>190</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>191</v>
       </c>
       <c r="F52" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>193</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>173</v>
       </c>
       <c r="F53" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>195</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>197</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
       <c r="F55" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>198</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>103</v>
       </c>
       <c r="F56" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>200</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>42</v>
       </c>
       <c r="F57" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>202</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>61</v>
       </c>
       <c r="F58" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>204</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>52</v>
       </c>
       <c r="F59" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>206</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>61</v>
       </c>
       <c r="F60" t="s">
         <v>203</v>
       </c>
     </row>
@@ -5052,111 +5052,111 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>209</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>93</v>
       </c>
       <c r="F2" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>211</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>212</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>214</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>45</v>
       </c>
       <c r="F5" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>216</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>217</v>
       </c>
       <c r="F6" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>219</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
@@ -5332,51 +5332,51 @@
       </c>
       <c r="C16" t="s">
         <v>236</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>237</v>
       </c>
       <c r="D17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>67</v>
       </c>
       <c r="F17" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>239</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
@@ -5412,51 +5412,51 @@
       </c>
       <c r="C20" t="s">
         <v>242</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>243</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>93</v>
       </c>
       <c r="F21" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>245</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
@@ -5472,91 +5472,91 @@
       </c>
       <c r="C23" t="s">
         <v>246</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>61</v>
       </c>
       <c r="F23" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>248</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>93</v>
       </c>
       <c r="F24" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>250</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>33</v>
       </c>
       <c r="F25" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>252</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>217</v>
       </c>
       <c r="F26" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>254</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>103</v>
       </c>
       <c r="F27" t="s">
@@ -5606,91 +5606,91 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>259</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>260</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>262</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>45</v>
       </c>
       <c r="F32" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>264</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>265</v>
       </c>
       <c r="F33" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>267</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
@@ -5706,91 +5706,91 @@
       </c>
       <c r="C35" t="s">
         <v>269</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>265</v>
       </c>
       <c r="F35" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>271</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>273</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>274</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>275</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>217</v>
       </c>
       <c r="F39" t="s">
@@ -5866,111 +5866,111 @@
       </c>
       <c r="C43" t="s">
         <v>283</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>265</v>
       </c>
       <c r="F43" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>285</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>287</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>45</v>
       </c>
       <c r="F45" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>288</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>265</v>
       </c>
       <c r="F46" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>289</v>
       </c>
       <c r="D47">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>42</v>
       </c>
       <c r="F47" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>291</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -5983,111 +5983,111 @@
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>292</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>294</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>42</v>
       </c>
       <c r="F50" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>295</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>114</v>
       </c>
       <c r="F51" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>297</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>299</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>301</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>281</v>
       </c>
       <c r="F54" t="s">
@@ -6137,260 +6137,260 @@
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>306</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>307</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>28</v>
       </c>
       <c r="F58" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>309</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>310</v>
       </c>
       <c r="F59" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>312</v>
       </c>
       <c r="D60">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>25</v>
       </c>
       <c r="F60" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="C61" t="s">
         <v>314</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>114</v>
       </c>
       <c r="F61" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="C62" t="s">
         <v>315</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>114</v>
       </c>
       <c r="F62" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="C63" t="s">
         <v>316</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="C64" t="s">
         <v>317</v>
       </c>
       <c r="D64">
         <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>318</v>
       </c>
       <c r="D65">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="C66" t="s">
         <v>319</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>320</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>321</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>67</v>
       </c>
       <c r="F68" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>323</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>25</v>
       </c>
       <c r="F69" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="C70" t="s">
         <v>325</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>326</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>61</v>
       </c>
       <c r="F71" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>328</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>28</v>
       </c>
       <c r="F72" t="s">
         <v>329</v>
       </c>
     </row>
@@ -6599,51 +6599,51 @@
       </c>
       <c r="C4" t="s">
         <v>344</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>345</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>346</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>45</v>
       </c>
       <c r="F6" t="s">
         <v>347</v>
       </c>
     </row>
@@ -6656,51 +6656,51 @@
       </c>
       <c r="C7" t="s">
         <v>348</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>103</v>
       </c>
       <c r="F7" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>349</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>350</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
@@ -6736,51 +6736,51 @@
       </c>
       <c r="C11" t="s">
         <v>352</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>52</v>
       </c>
       <c r="F11" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>353</v>
       </c>
       <c r="D12">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>42</v>
       </c>
       <c r="F12" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>354</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6833,51 +6833,51 @@
       </c>
       <c r="C16" t="s">
         <v>357</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>358</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>359</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>217</v>
       </c>
       <c r="F18" t="s">
@@ -6933,51 +6933,51 @@
       </c>
       <c r="C21" t="s">
         <v>364</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>366</v>
       </c>
       <c r="D22">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>367</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>114</v>
       </c>
       <c r="F23" t="s">
@@ -6993,51 +6993,51 @@
       </c>
       <c r="C24" t="s">
         <v>369</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>370</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>39</v>
       </c>
       <c r="F25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>371</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>67</v>
       </c>
       <c r="F26" t="s">
@@ -7130,51 +7130,51 @@
       </c>
       <c r="C31" t="s">
         <v>378</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>380</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>93</v>
       </c>
       <c r="F32" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>382</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -7210,91 +7210,91 @@
       </c>
       <c r="C35" t="s">
         <v>385</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>387</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>388</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>389</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>28</v>
       </c>
       <c r="F38" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>391</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -7370,51 +7370,51 @@
       </c>
       <c r="C43" t="s">
         <v>397</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>398</v>
       </c>
       <c r="F43" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>400</v>
       </c>
       <c r="D44">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>42</v>
       </c>
       <c r="F44" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>401</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>67</v>
       </c>
       <c r="F45" t="s">
@@ -7467,51 +7467,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>407</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>408</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>93</v>
       </c>
       <c r="F49" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>409</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>114</v>
       </c>
       <c r="F50" t="s">
         <v>410</v>
       </c>
     </row>
@@ -7552,218 +7552,218 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>414</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
       <c r="F53" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>416</v>
       </c>
       <c r="D54">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>55</v>
       </c>
       <c r="F54" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>417</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
       <c r="F55" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>419</v>
       </c>
       <c r="D56">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>42</v>
       </c>
       <c r="F56" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>420</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>421</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>28</v>
       </c>
       <c r="F58" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>423</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>86</v>
       </c>
       <c r="F59" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>424</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>55</v>
       </c>
       <c r="F60" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>425</v>
       </c>
       <c r="D61">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>52</v>
       </c>
       <c r="F61" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>427</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>428</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>33</v>
       </c>
       <c r="F63" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>429</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>86</v>
       </c>
       <c r="F64" t="s">
         <v>430</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7804,51 +7804,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>431</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>281</v>
       </c>
       <c r="F2" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>433</v>
       </c>
       <c r="D3">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>32.0</v>
       </c>
       <c r="C4" t="s">
         <v>434</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>217</v>
       </c>
       <c r="F4" t="s">
         <v>435</v>
       </c>
     </row>
@@ -7881,91 +7881,91 @@
       </c>
       <c r="C6" t="s">
         <v>438</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>265</v>
       </c>
       <c r="F6" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>440</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>442</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>443</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>444</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>52</v>
       </c>
     </row>
@@ -7978,51 +7978,51 @@
       </c>
       <c r="C11" t="s">
         <v>445</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>446</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>114</v>
       </c>
       <c r="F12" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>448</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>173</v>
       </c>
       <c r="F13" t="s">
@@ -8038,51 +8038,51 @@
       </c>
       <c r="C14" t="s">
         <v>450</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>452</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>453</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
         <v>232</v>
       </c>
     </row>
@@ -8115,51 +8115,51 @@
       </c>
       <c r="C18" t="s">
         <v>455</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>457</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>458</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
@@ -8195,51 +8195,51 @@
       </c>
       <c r="C22" t="s">
         <v>461</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>463</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>217</v>
       </c>
       <c r="F23" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>464</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>28</v>
       </c>
       <c r="F24" t="s">
@@ -8272,111 +8272,111 @@
       </c>
       <c r="C26" t="s">
         <v>466</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>468</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>33</v>
       </c>
       <c r="F27" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>469</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>217</v>
       </c>
       <c r="F28" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>471</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>473</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>67</v>
       </c>
       <c r="F30" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>474</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>475</v>
       </c>
     </row>
@@ -8389,111 +8389,111 @@
       </c>
       <c r="C32" t="s">
         <v>476</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>477</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>42</v>
       </c>
       <c r="F33" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>478</v>
       </c>
       <c r="D34">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>479</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>265</v>
       </c>
       <c r="F35" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>480</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>52</v>
       </c>
       <c r="F36" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>482</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -8689,111 +8689,111 @@
       </c>
       <c r="C47" t="s">
         <v>497</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>86</v>
       </c>
       <c r="F47" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>499</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>501</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>86</v>
       </c>
       <c r="F49" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>503</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>90</v>
       </c>
       <c r="F50" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>504</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>281</v>
       </c>
       <c r="F51" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>506</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>265</v>
       </c>
       <c r="F52" t="s">
@@ -8829,91 +8829,91 @@
       </c>
       <c r="C54" t="s">
         <v>508</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>45</v>
       </c>
       <c r="F54" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>509</v>
       </c>
       <c r="D55">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>86</v>
       </c>
       <c r="F55" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>511</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>93</v>
       </c>
       <c r="F56" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>512</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>173</v>
       </c>
       <c r="F57" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>514</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>45</v>
       </c>
       <c r="F58" t="s">
@@ -8966,71 +8966,71 @@
       </c>
       <c r="C61" t="s">
         <v>517</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>67</v>
       </c>
       <c r="F61" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>519</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>281</v>
       </c>
       <c r="F62" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>520</v>
       </c>
       <c r="D63">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>86</v>
       </c>
       <c r="F63" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>521</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>67</v>
       </c>
       <c r="F64" t="s">
@@ -9131,51 +9131,51 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="C70" t="s">
         <v>528</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>36</v>
       </c>
       <c r="F70" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="C71" t="s">
         <v>530</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>173</v>
       </c>
       <c r="F71" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>532</v>
       </c>
       <c r="D72">
         <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>25</v>
       </c>
       <c r="F72" t="s">
         <v>490</v>
       </c>
     </row>
@@ -9216,68 +9216,68 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="C75" t="s">
         <v>536</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>293</v>
       </c>
       <c r="F75" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="C76" t="s">
         <v>538</v>
       </c>
       <c r="D76">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>170</v>
       </c>
       <c r="F76" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="C77" t="s">
         <v>539</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>93</v>
       </c>
       <c r="F77" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="C78" t="s">
         <v>541</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>542</v>
       </c>
       <c r="F78" t="s">
         <v>543</v>
       </c>
     </row>
@@ -9366,51 +9366,51 @@
         <v>549</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="C84" t="s">
         <v>550</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="C85" t="s">
         <v>551</v>
       </c>
       <c r="D85">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>170</v>
       </c>
       <c r="F85" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="C86" t="s">
         <v>552</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>265</v>
       </c>
       <c r="F86" t="s">
         <v>266</v>
       </c>
     </row>
@@ -9477,51 +9477,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>555</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>173</v>
       </c>
       <c r="F2" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>556</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
@@ -9537,91 +9537,91 @@
       </c>
       <c r="C4" t="s">
         <v>557</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>45</v>
       </c>
       <c r="F4" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>559</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>560</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>561</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>562</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>125</v>
       </c>
     </row>
@@ -9694,51 +9694,51 @@
       </c>
       <c r="C12" t="s">
         <v>566</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>568</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>569</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>567</v>
       </c>
     </row>
@@ -9868,51 +9868,51 @@
       </c>
       <c r="C21" t="s">
         <v>577</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>114</v>
       </c>
       <c r="F21" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>579</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>580</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
@@ -9928,131 +9928,131 @@
       </c>
       <c r="C24" t="s">
         <v>582</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>114</v>
       </c>
       <c r="F24" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>583</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>45</v>
       </c>
       <c r="F25" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>585</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>586</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>587</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
       <c r="F28" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>588</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>173</v>
       </c>
       <c r="F29" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>590</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>45</v>
       </c>
       <c r="F30" t="s">
@@ -10068,91 +10068,91 @@
       </c>
       <c r="C31" t="s">
         <v>592</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>593</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>173</v>
       </c>
       <c r="F32" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>594</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>596</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>598</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>114</v>
       </c>
       <c r="F35" t="s">
@@ -10182,51 +10182,51 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>600</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>601</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>173</v>
       </c>
       <c r="F38" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>602</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>86</v>
       </c>
       <c r="F39" t="s">
         <v>430</v>
       </c>
     </row>
@@ -10281,102 +10281,102 @@
         <v>607</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>608</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>609</v>
       </c>
       <c r="D44">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>67</v>
       </c>
       <c r="F44" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>611</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>42</v>
       </c>
       <c r="F45" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>613</v>
       </c>
       <c r="D46">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>170</v>
       </c>
       <c r="F46" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>614</v>
       </c>
       <c r="D47">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>42</v>
       </c>
       <c r="F47" t="s">
         <v>615</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>