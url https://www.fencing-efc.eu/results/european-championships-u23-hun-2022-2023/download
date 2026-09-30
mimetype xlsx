--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2577,71 +2577,71 @@
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2674,71 +2674,71 @@
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
@@ -2814,71 +2814,71 @@
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>57</v>
       </c>
       <c r="D24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>59</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>61</v>
       </c>
       <c r="F26" t="s">
@@ -2971,91 +2971,91 @@
       </c>
       <c r="C31" t="s">
         <v>71</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>45</v>
       </c>
       <c r="F31" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>73</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>45</v>
       </c>
       <c r="F32" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>75</v>
       </c>
       <c r="D33">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>45</v>
       </c>
       <c r="F33" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>77</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>79</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
@@ -3162,51 +3162,51 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>92</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>93</v>
       </c>
       <c r="F41" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>95</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>42</v>
       </c>
       <c r="F42" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>97</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
       <c r="F43" t="s">
         <v>98</v>
       </c>
     </row>
@@ -3856,51 +3856,51 @@
       </c>
       <c r="C2" t="s">
         <v>110</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>112</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>113</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>114</v>
       </c>
       <c r="F4" t="s">
@@ -3933,51 +3933,51 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>117</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>118</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>119</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3987,51 +3987,51 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>120</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>122</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>124</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
@@ -4124,51 +4124,51 @@
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>132</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>133</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>134</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
@@ -4184,51 +4184,51 @@
       </c>
       <c r="C19" t="s">
         <v>136</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>138</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>61</v>
       </c>
       <c r="F20" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>140</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4369,88 +4369,88 @@
       </c>
       <c r="C29" t="s">
         <v>151</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>152</v>
       </c>
       <c r="F29" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>154</v>
       </c>
       <c r="D30">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>155</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>45</v>
       </c>
       <c r="F31" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>156</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>114</v>
       </c>
       <c r="F32" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>158</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>25</v>
       </c>
       <c r="F33" t="s">
@@ -4586,51 +4586,51 @@
       </c>
       <c r="C40" t="s">
         <v>172</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>173</v>
       </c>
       <c r="F40" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>175</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>121</v>
       </c>
       <c r="F41" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>176</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>39</v>
       </c>
       <c r="F42" t="s">
@@ -4683,91 +4683,91 @@
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>180</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>181</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>45</v>
       </c>
       <c r="F46" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>183</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>67</v>
       </c>
       <c r="F47" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>184</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>42</v>
       </c>
       <c r="F48" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>185</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>42</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
@@ -4808,51 +4808,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>190</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>191</v>
       </c>
       <c r="F52" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>193</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>173</v>
       </c>
       <c r="F53" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>195</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
         <v>196</v>
       </c>
     </row>
@@ -5192,111 +5192,111 @@
       </c>
       <c r="C9" t="s">
         <v>223</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>225</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>227</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>229</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>121</v>
       </c>
       <c r="F12" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>231</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>233</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
@@ -5372,51 +5372,51 @@
       </c>
       <c r="C18" t="s">
         <v>239</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>241</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>242</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
@@ -5666,51 +5666,51 @@
       </c>
       <c r="C33" t="s">
         <v>264</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>265</v>
       </c>
       <c r="F33" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>267</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>269</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>265</v>
       </c>
       <c r="F35" t="s">
@@ -5786,51 +5786,51 @@
       </c>
       <c r="C39" t="s">
         <v>275</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>217</v>
       </c>
       <c r="F39" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>277</v>
       </c>
       <c r="D40">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>39</v>
       </c>
       <c r="F40" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>278</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>33</v>
       </c>
       <c r="F41" t="s">
@@ -5846,51 +5846,51 @@
       </c>
       <c r="C42" t="s">
         <v>280</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>281</v>
       </c>
       <c r="F42" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>283</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>265</v>
       </c>
       <c r="F43" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>285</v>
       </c>
       <c r="D44">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
@@ -5946,51 +5946,51 @@
       </c>
       <c r="C47" t="s">
         <v>289</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>42</v>
       </c>
       <c r="F47" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>291</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>292</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>293</v>
       </c>
     </row>
@@ -6023,91 +6023,91 @@
       </c>
       <c r="C51" t="s">
         <v>295</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>114</v>
       </c>
       <c r="F51" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>297</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>299</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>301</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>281</v>
       </c>
       <c r="F54" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>303</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
     </row>
@@ -6397,119 +6397,119 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>330</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>103</v>
       </c>
       <c r="F73" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>332</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>67</v>
       </c>
       <c r="F74" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>334</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>114</v>
       </c>
       <c r="F75" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>336</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>170</v>
       </c>
       <c r="F76" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>338</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>52</v>
       </c>
       <c r="F77" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>340</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>281</v>
       </c>
       <c r="F78" t="s">
         <v>282</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6756,51 +6756,51 @@
       </c>
       <c r="C12" t="s">
         <v>353</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>42</v>
       </c>
       <c r="F12" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>354</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>355</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
@@ -6853,91 +6853,91 @@
       </c>
       <c r="C17" t="s">
         <v>358</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>359</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>217</v>
       </c>
       <c r="F18" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>361</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>28</v>
       </c>
       <c r="F19" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>363</v>
       </c>
       <c r="D20">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>364</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
@@ -7150,51 +7150,51 @@
       </c>
       <c r="C32" t="s">
         <v>380</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>93</v>
       </c>
       <c r="F32" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>382</v>
       </c>
       <c r="D33">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>383</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
@@ -7430,51 +7430,51 @@
       </c>
       <c r="C46" t="s">
         <v>403</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>86</v>
       </c>
       <c r="F46" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>405</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>36</v>
       </c>
       <c r="F47" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>407</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -7501,51 +7501,51 @@
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>409</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>114</v>
       </c>
       <c r="F50" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>411</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>86</v>
       </c>
       <c r="F51" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>413</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
       <c r="F52" t="s">
         <v>406</v>
       </c>
     </row>
@@ -7617,85 +7617,85 @@
         <v>96</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>420</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>421</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>28</v>
       </c>
       <c r="F58" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>423</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>86</v>
       </c>
       <c r="F59" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>424</v>
       </c>
       <c r="D60">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>55</v>
       </c>
       <c r="F60" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>425</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>52</v>
       </c>
       <c r="F61" t="s">
         <v>426</v>
       </c>
     </row>
@@ -7841,51 +7841,51 @@
       </c>
       <c r="C4" t="s">
         <v>434</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>217</v>
       </c>
       <c r="F4" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>26.0</v>
       </c>
       <c r="C5" t="s">
         <v>436</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>438</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>265</v>
       </c>
       <c r="F6" t="s">
@@ -8469,51 +8469,51 @@
       </c>
       <c r="C36" t="s">
         <v>480</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>52</v>
       </c>
       <c r="F36" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>482</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>484</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
@@ -8609,71 +8609,71 @@
       </c>
       <c r="C43" t="s">
         <v>491</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>114</v>
       </c>
       <c r="F43" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>493</v>
       </c>
       <c r="D44">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>173</v>
       </c>
       <c r="F44" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>495</v>
       </c>
       <c r="D45">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>42</v>
       </c>
       <c r="F45" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>496</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>39</v>
       </c>
       <c r="F46" t="s">
@@ -8889,51 +8889,51 @@
       </c>
       <c r="C57" t="s">
         <v>512</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>173</v>
       </c>
       <c r="F57" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>514</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>45</v>
       </c>
       <c r="F58" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>515</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>52</v>
       </c>
     </row>
@@ -9046,51 +9046,51 @@
       </c>
       <c r="C65" t="s">
         <v>523</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>281</v>
       </c>
       <c r="F65" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>524</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>525</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>42</v>
       </c>
       <c r="F67" t="s">
         <v>222</v>
       </c>
     </row>
@@ -9383,51 +9383,51 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="C85" t="s">
         <v>551</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>170</v>
       </c>
       <c r="F85" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="C86" t="s">
         <v>552</v>
       </c>
       <c r="D86">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>265</v>
       </c>
       <c r="F86" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="C87" t="s">
         <v>553</v>
       </c>
       <c r="D87">
         <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>33</v>
       </c>
       <c r="F87" t="s">
         <v>554</v>
       </c>
     </row>
@@ -9594,51 +9594,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>561</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>562</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>563</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
@@ -9888,51 +9888,51 @@
       </c>
       <c r="C22" t="s">
         <v>579</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>580</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>582</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>114</v>
       </c>
       <c r="F24" t="s">
@@ -10267,51 +10267,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>606</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>608</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>609</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>67</v>
       </c>
       <c r="F44" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>