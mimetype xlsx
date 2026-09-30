--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -3051,85 +3051,85 @@
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -3232,51 +3232,51 @@
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21" t="s">
         <v>54</v>
       </c>
     </row>
@@ -3348,51 +3348,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>64</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>65</v>
       </c>
       <c r="F26" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>67</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
@@ -3430,82 +3430,82 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>76</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>49</v>
       </c>
       <c r="F31" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>78</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>34</v>
       </c>
       <c r="F32" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>80</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>81</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>82</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>57</v>
       </c>
       <c r="F35" t="s">
         <v>83</v>
       </c>
     </row>
@@ -3529,51 +3529,51 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>86</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>44</v>
       </c>
       <c r="F37" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>88</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>89</v>
       </c>
       <c r="F38" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>91</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>71</v>
       </c>
       <c r="F39" t="s">
         <v>92</v>
       </c>
     </row>
@@ -3784,51 +3784,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>120</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>94</v>
       </c>
       <c r="F52" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>121</v>
       </c>
       <c r="D53">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>122</v>
       </c>
       <c r="F53" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>124</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>65</v>
       </c>
       <c r="F54" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3866,51 +3866,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>129</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>57</v>
       </c>
       <c r="F57" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>131</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>53</v>
       </c>
       <c r="F58" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>133</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>106</v>
       </c>
       <c r="F59" t="s">
         <v>134</v>
       </c>
     </row>
@@ -4027,68 +4027,68 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>146</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>37</v>
       </c>
       <c r="F67" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>148</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>149</v>
       </c>
       <c r="F68" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>151</v>
       </c>
       <c r="D69">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>152</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>153</v>
@@ -4208,51 +4208,51 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>168</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>34</v>
       </c>
       <c r="F78" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>169</v>
       </c>
       <c r="D79">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>171</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>172</v>
       </c>
       <c r="F80" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
@@ -4315,102 +4315,102 @@
         <v>179</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>180</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>181</v>
       </c>
       <c r="D86">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>71</v>
       </c>
       <c r="F86" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>182</v>
       </c>
       <c r="D87">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>183</v>
       </c>
       <c r="F87" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>185</v>
       </c>
       <c r="D88">
         <v>20</v>
       </c>
       <c r="E88" t="s">
         <v>101</v>
       </c>
       <c r="F88" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>186</v>
       </c>
       <c r="D89">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>126</v>
       </c>
       <c r="F89" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>188</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>106</v>
       </c>
       <c r="F90" t="s">
         <v>134</v>
       </c>
     </row>
@@ -4434,51 +4434,51 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>191</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>89</v>
       </c>
       <c r="F92" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>193</v>
       </c>
       <c r="D93">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>89</v>
       </c>
       <c r="F93" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>194</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>195</v>
       </c>
       <c r="F94" t="s">
         <v>196</v>
       </c>
     </row>
@@ -5617,51 +5617,51 @@
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>249</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>251</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>253</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>254</v>
       </c>
     </row>
@@ -5761,99 +5761,99 @@
         <v>264</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>265</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>266</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>172</v>
       </c>
       <c r="F20" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>267</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>268</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>270</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>272</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>94</v>
       </c>
       <c r="F24" t="s">
         <v>273</v>
       </c>
     </row>
@@ -6222,68 +6222,68 @@
         <v>308</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>309</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>310</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>44</v>
       </c>
       <c r="F48" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>312</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>172</v>
       </c>
       <c r="F49" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>314</v>
       </c>
       <c r="D50">
         <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>172</v>
       </c>
       <c r="F50" t="s">
         <v>315</v>
       </c>
     </row>
@@ -6499,51 +6499,51 @@
         <v>37</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>335</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>336</v>
       </c>
       <c r="D65">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>57</v>
       </c>
       <c r="F65" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>338</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
@@ -6683,51 +6683,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>351</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>57</v>
       </c>
       <c r="F75" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>352</v>
       </c>
       <c r="D76">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>170</v>
       </c>
       <c r="F76" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>354</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
@@ -6903,51 +6903,51 @@
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>364</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>365</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>366</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
@@ -7033,51 +7033,51 @@
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>376</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>378</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>380</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -7225,51 +7225,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>395</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>172</v>
       </c>
       <c r="F26" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>396</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>44</v>
       </c>
       <c r="F27" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>398</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
@@ -7626,51 +7626,51 @@
         <v>433</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>434</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>435</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>57</v>
       </c>
       <c r="F52" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>436</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>49</v>
       </c>
       <c r="F53" t="s">
         <v>437</v>
       </c>
     </row>
@@ -8053,68 +8053,68 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>465</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>466</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>468</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>469</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -8186,51 +8186,51 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>476</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>478</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>479</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
     </row>
@@ -8288,68 +8288,68 @@
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>486</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>97</v>
       </c>
       <c r="F18" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>487</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>74</v>
       </c>
       <c r="F19" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>489</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>65</v>
       </c>
       <c r="F20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>490</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
@@ -8452,51 +8452,51 @@
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>498</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>500</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>94</v>
       </c>
       <c r="F29" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>501</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>97</v>
       </c>
       <c r="F30" t="s">
         <v>502</v>
       </c>
     </row>
@@ -8551,51 +8551,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>508</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>510</v>
       </c>
       <c r="D35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>101</v>
       </c>
       <c r="F35" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>511</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36" t="s">
         <v>79</v>
       </c>
     </row>
@@ -8780,65 +8780,65 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="C48" t="s">
         <v>527</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>172</v>
       </c>
       <c r="F48" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="C49" t="s">
         <v>528</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="C50" t="s">
         <v>529</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>530</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>531</v>
@@ -9085,85 +9085,85 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>552</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>554</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>89</v>
       </c>
       <c r="F68" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>555</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>89</v>
       </c>
       <c r="F69" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>556</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>44</v>
       </c>
       <c r="F70" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>557</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
@@ -9229,51 +9229,51 @@
         <v>562</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>563</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>564</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>112</v>
       </c>
       <c r="F77" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>565</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
@@ -9503,68 +9503,68 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>583</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>57</v>
       </c>
       <c r="F93" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>584</v>
       </c>
       <c r="D94">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>112</v>
       </c>
       <c r="F94" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>585</v>
       </c>
       <c r="D95">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>164</v>
       </c>
       <c r="F95" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>586</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>21</v>
       </c>
       <c r="F96" t="s">
         <v>104</v>
       </c>
     </row>
@@ -9772,68 +9772,68 @@
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>597</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>598</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>600</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>601</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>602</v>
@@ -9879,68 +9879,68 @@
         <v>347</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>606</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>607</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>609</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>610</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
         <v>254</v>
       </c>
     </row>
@@ -10026,116 +10026,116 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>617</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>619</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>149</v>
       </c>
       <c r="F27" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>620</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>621</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>623</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>94</v>
       </c>
       <c r="F30" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>625</v>
       </c>
       <c r="D31">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>626</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>53</v>
       </c>
       <c r="F32" t="s">
         <v>627</v>
       </c>
     </row>
@@ -10187,51 +10187,51 @@
         <v>633</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>634</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>635</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>235</v>
       </c>
       <c r="F37" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>637</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>89</v>
       </c>
       <c r="F38" t="s">
         <v>638</v>
       </c>
     </row>
@@ -10300,85 +10300,85 @@
         <v>553</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>644</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>645</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>74</v>
       </c>
       <c r="F44" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>646</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>647</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>161</v>
       </c>
       <c r="F46" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>648</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
@@ -10472,51 +10472,51 @@
         <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>656</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>657</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>161</v>
       </c>
       <c r="F55" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>658</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
@@ -10619,51 +10619,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>666</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>667</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>106</v>
       </c>
       <c r="F64" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>668</v>
       </c>
       <c r="D65">
         <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>30</v>
       </c>
       <c r="F65" t="s">
         <v>669</v>
       </c>
     </row>
@@ -10687,51 +10687,51 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>672</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>126</v>
       </c>
       <c r="F67" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>673</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>195</v>
       </c>
       <c r="F68" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>675</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>65</v>
       </c>
       <c r="F69" t="s">
         <v>140</v>
       </c>
     </row>
@@ -10806,68 +10806,68 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>682</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>94</v>
       </c>
       <c r="F74" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>683</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>161</v>
       </c>
       <c r="F75" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>684</v>
       </c>
       <c r="D76">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>89</v>
       </c>
       <c r="F76" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>685</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>172</v>
       </c>
       <c r="F77" t="s">
         <v>686</v>
       </c>
     </row>
@@ -10962,51 +10962,51 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>690</v>
       </c>
       <c r="D2">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>691</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>172</v>
       </c>
       <c r="F3" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>692</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
     </row>
@@ -11134,99 +11134,99 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>702</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>703</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>704</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>705</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>706</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>707</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
@@ -11521,96 +11521,96 @@
         <v>733</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>734</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>735</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>53</v>
       </c>
       <c r="F38" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>736</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>737</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>738</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>89</v>
       </c>
       <c r="F41" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>739</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>49</v>
       </c>
       <c r="F42" t="s">
         <v>437</v>
       </c>
     </row>
@@ -11665,51 +11665,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>743</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>34</v>
       </c>
       <c r="F46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>744</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>89</v>
       </c>
       <c r="F47" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>745</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>24</v>
       </c>
     </row>
@@ -11979,51 +11979,51 @@
         <v>389</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>769</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>770</v>
       </c>
       <c r="D66">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>44</v>
       </c>
       <c r="F66" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>772</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>97</v>
       </c>
       <c r="F67" t="s">
         <v>773</v>
       </c>
     </row>
@@ -12171,51 +12171,51 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>786</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>74</v>
       </c>
       <c r="F77" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>788</v>
       </c>
       <c r="D78">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>94</v>
       </c>
       <c r="F78" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>789</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>44</v>
       </c>
       <c r="F79" t="s">
         <v>397</v>
       </c>
     </row>