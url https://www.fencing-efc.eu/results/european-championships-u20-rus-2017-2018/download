--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2623,68 +2623,68 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2810,51 +2810,51 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
     </row>
@@ -2878,51 +2878,51 @@
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3014,51 +3014,51 @@
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>57</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>58</v>
       </c>
       <c r="F24" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="C25" t="s">
         <v>60</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>61</v>
       </c>
       <c r="F25" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26" t="s">
         <v>64</v>
       </c>
     </row>
@@ -3334,51 +3334,51 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>96</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>98</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>99</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>42</v>
       </c>
       <c r="F45" t="s">
         <v>48</v>
       </c>
     </row>
@@ -3549,51 +3549,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>101</v>
       </c>
       <c r="F56" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
@@ -3778,51 +3778,51 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>144</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>145</v>
       </c>
       <c r="F70" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>147</v>
       </c>
       <c r="D71">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>148</v>
       </c>
       <c r="F71" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>150</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>106</v>
       </c>
       <c r="F72" t="s">
         <v>151</v>
       </c>
     </row>
@@ -4041,68 +4041,68 @@
         <v>174</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>175</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>176</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>128</v>
       </c>
       <c r="F87" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>178</v>
       </c>
       <c r="D88">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>179</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>180</v>
@@ -4729,51 +4729,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>188</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>189</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>66</v>
       </c>
       <c r="F7" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>191</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
@@ -4975,116 +4975,116 @@
         <v>215</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>216</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>217</v>
       </c>
       <c r="D22">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>219</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>200</v>
       </c>
       <c r="F23" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>220</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>221</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>206</v>
       </c>
       <c r="F25" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>223</v>
       </c>
       <c r="D26">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>225</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
@@ -5320,68 +5320,68 @@
         <v>243</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>252</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>253</v>
       </c>
       <c r="D43">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>34</v>
       </c>
       <c r="F43" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>254</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>200</v>
       </c>
       <c r="F44" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>256</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>193</v>
       </c>
     </row>
@@ -5436,51 +5436,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>261</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>262</v>
       </c>
       <c r="F49" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>264</v>
       </c>
       <c r="D50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>106</v>
       </c>
       <c r="F50" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>265</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
@@ -5518,51 +5518,51 @@
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>268</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>106</v>
       </c>
       <c r="F54" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>270</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>203</v>
       </c>
       <c r="F55" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>271</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
@@ -5631,51 +5631,51 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>279</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>262</v>
       </c>
       <c r="F61" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>280</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>55</v>
       </c>
       <c r="F62" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>282</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>75</v>
       </c>
       <c r="F63" t="s">
         <v>283</v>
       </c>
     </row>
@@ -5736,51 +5736,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>285</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>286</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>218</v>
       </c>
     </row>
@@ -5835,51 +5835,51 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>291</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>106</v>
       </c>
       <c r="F7" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>293</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>61</v>
       </c>
       <c r="F8" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>295</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>86</v>
       </c>
     </row>
@@ -6568,51 +6568,51 @@
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>363</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>365</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>42</v>
       </c>
       <c r="F52" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>366</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>75</v>
       </c>
       <c r="F53" t="s">
         <v>367</v>
       </c>
     </row>
@@ -6670,51 +6670,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>373</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>374</v>
       </c>
       <c r="D58">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>61</v>
       </c>
       <c r="F58" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>375</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>148</v>
       </c>
       <c r="F59" t="s">
         <v>339</v>
       </c>
     </row>
@@ -6854,51 +6854,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>389</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>58</v>
       </c>
       <c r="F68" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>390</v>
       </c>
       <c r="D69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>391</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>134</v>
       </c>
       <c r="F70" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
@@ -6964,51 +6964,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>399</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>58</v>
       </c>
       <c r="F75" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>401</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>134</v>
       </c>
       <c r="F76" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>402</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>58</v>
       </c>
       <c r="F77" t="s">
         <v>297</v>
       </c>
     </row>
@@ -7032,51 +7032,51 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>405</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>106</v>
       </c>
       <c r="F79" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>406</v>
       </c>
       <c r="D80">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>407</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>408</v>
@@ -7210,68 +7210,68 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>420</v>
       </c>
       <c r="D90">
         <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>115</v>
       </c>
       <c r="F90" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>421</v>
       </c>
       <c r="D91">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>128</v>
       </c>
       <c r="F91" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>423</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>52</v>
       </c>
       <c r="F92" t="s">
         <v>424</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7349,51 +7349,51 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>427</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>71</v>
       </c>
       <c r="F4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>428</v>
       </c>
       <c r="D5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>429</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>430</v>
       </c>
     </row>
@@ -7819,51 +7819,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>470</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>472</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>22</v>
       </c>
       <c r="F33" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>474</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
         <v>35</v>
       </c>
     </row>
@@ -7972,51 +7972,51 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>485</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>55</v>
       </c>
       <c r="F41" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>487</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>488</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>34</v>
       </c>
       <c r="F43" t="s">
         <v>246</v>
       </c>
     </row>
@@ -8057,51 +8057,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>493</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>125</v>
       </c>
       <c r="F46" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="C47" t="s">
         <v>494</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>495</v>
       </c>
       <c r="F47" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>497</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>471</v>
       </c>
     </row>
@@ -8187,102 +8187,102 @@
         <v>101</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>505</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>506</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>58</v>
       </c>
       <c r="F55" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>508</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>125</v>
       </c>
       <c r="F56" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>509</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>101</v>
       </c>
       <c r="F57" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>511</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>512</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8476,51 +8476,51 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>525</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>526</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>527</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>464</v>
       </c>
     </row>
@@ -8578,51 +8578,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>532</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>75</v>
       </c>
       <c r="F17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>533</v>
       </c>
       <c r="D18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>71</v>
       </c>
       <c r="F18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>534</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>101</v>
       </c>
       <c r="F19" t="s">
         <v>535</v>
       </c>
     </row>
@@ -8680,51 +8680,51 @@
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>540</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>66</v>
       </c>
       <c r="F23" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>542</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
       <c r="F24" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>544</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>66</v>
       </c>
       <c r="F25" t="s">
         <v>243</v>
       </c>
     </row>
@@ -8833,51 +8833,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>555</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>556</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>557</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>86</v>
       </c>
     </row>
@@ -9495,51 +9495,51 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>607</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>113</v>
       </c>
       <c r="F72" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>608</v>
       </c>
       <c r="D73">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>609</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>58</v>
       </c>
       <c r="F74" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
@@ -9665,51 +9665,51 @@
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>615</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>616</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>75</v>
       </c>
       <c r="F4" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>618</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>66</v>
       </c>
       <c r="F5" t="s">
         <v>619</v>
       </c>
     </row>
@@ -9920,51 +9920,51 @@
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>637</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>639</v>
       </c>
       <c r="D19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>203</v>
       </c>
       <c r="F19" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>640</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
@@ -10274,51 +10274,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>670</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>203</v>
       </c>
       <c r="F39" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>671</v>
       </c>
       <c r="D40">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>66</v>
       </c>
       <c r="F40" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>673</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>674</v>
       </c>
       <c r="F41" t="s">
         <v>675</v>
       </c>
     </row>