--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2792,85 +2792,85 @@
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3086,51 +3086,51 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>53</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>55</v>
       </c>
       <c r="D22">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>56</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>57</v>
@@ -3298,51 +3298,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>80</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>63</v>
       </c>
       <c r="F34" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>82</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>83</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>84</v>
       </c>
       <c r="F36" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
@@ -3397,51 +3397,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>90</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>91</v>
       </c>
       <c r="F40" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>93</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>95</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>25</v>
       </c>
       <c r="F42" t="s">
         <v>96</v>
       </c>
     </row>
@@ -3482,51 +3482,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>102</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>75</v>
       </c>
       <c r="F45" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>104</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>63</v>
       </c>
       <c r="F46" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>106</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>33</v>
       </c>
       <c r="F47" t="s">
         <v>107</v>
       </c>
     </row>
@@ -3581,51 +3581,51 @@
         <v>116</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>117</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>118</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>40</v>
       </c>
       <c r="F52" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>120</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>121</v>
       </c>
       <c r="F53" t="s">
         <v>122</v>
       </c>
     </row>
@@ -3765,51 +3765,51 @@
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>139</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>66</v>
       </c>
       <c r="F62" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>140</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>33</v>
       </c>
       <c r="F63" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>141</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>98</v>
       </c>
       <c r="F64" t="s">
         <v>142</v>
       </c>
     </row>
@@ -3867,102 +3867,102 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>149</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>150</v>
       </c>
       <c r="F68" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>152</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>84</v>
       </c>
       <c r="F69" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>153</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>84</v>
       </c>
       <c r="F70" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>155</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>156</v>
       </c>
       <c r="F71" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>158</v>
       </c>
       <c r="D72">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>159</v>
       </c>
       <c r="F72" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>161</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>40</v>
       </c>
       <c r="F73" t="s">
         <v>162</v>
       </c>
     </row>
@@ -4300,85 +4300,85 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>197</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>78</v>
       </c>
       <c r="F94" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>198</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>84</v>
       </c>
       <c r="F95" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>200</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>121</v>
       </c>
       <c r="F96" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>202</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>150</v>
       </c>
       <c r="F98" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
@@ -5092,51 +5092,51 @@
         <v>217</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>218</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>219</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>220</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -5310,51 +5310,51 @@
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>237</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>115</v>
       </c>
       <c r="F18" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>238</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>239</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>75</v>
       </c>
       <c r="F20" t="s">
         <v>240</v>
       </c>
     </row>
@@ -5593,133 +5593,133 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>264</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>63</v>
       </c>
       <c r="F35" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="C36" t="s">
         <v>266</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>78</v>
       </c>
       <c r="F36" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>268</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>269</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>91</v>
       </c>
       <c r="F38" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>271</v>
       </c>
       <c r="D39">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>273</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>274</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>275</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>30</v>
       </c>
       <c r="F42" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -6176,51 +6176,51 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="C4" t="s">
         <v>316</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>318</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="C6" t="s">
         <v>320</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
@@ -6261,201 +6261,201 @@
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="C9" t="s">
         <v>323</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>325</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>326</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>63</v>
       </c>
       <c r="F11" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>328</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>330</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>332</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>66</v>
       </c>
       <c r="F14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="C15" t="s">
         <v>333</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>60</v>
       </c>
       <c r="F15" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="C16" t="s">
         <v>335</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>337</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>60</v>
       </c>
       <c r="F17" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>338</v>
       </c>
       <c r="D18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>30</v>
       </c>
       <c r="F18" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="C19" t="s">
         <v>340</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="C20" t="s">
         <v>341</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>60</v>
       </c>
       <c r="F20" t="s">
         <v>61</v>
       </c>
     </row>
@@ -6646,51 +6646,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="C32" t="s">
         <v>360</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>63</v>
       </c>
       <c r="F32" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="C33" t="s">
         <v>362</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>40</v>
       </c>
       <c r="F33" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" t="s">
         <v>363</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>46</v>
       </c>
       <c r="F34" t="s">
         <v>364</v>
       </c>
     </row>
@@ -6731,51 +6731,51 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
         <v>367</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="C38" t="s">
         <v>368</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>75</v>
       </c>
       <c r="F38" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="C39" t="s">
         <v>370</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>84</v>
       </c>
       <c r="F39" t="s">
         <v>371</v>
       </c>
     </row>
@@ -6799,51 +6799,51 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>373</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>137</v>
       </c>
       <c r="F41" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="C42" t="s">
         <v>375</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>30</v>
       </c>
       <c r="F42" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>376</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
         <v>377</v>
       </c>
     </row>
@@ -7136,51 +7136,51 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="C61" t="s">
         <v>402</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>43</v>
       </c>
       <c r="F61" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="C62" t="s">
         <v>403</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>43</v>
       </c>
       <c r="F62" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="C63" t="s">
         <v>405</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>91</v>
       </c>
       <c r="F63" t="s">
         <v>406</v>
       </c>
     </row>
@@ -7255,51 +7255,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>413</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>30</v>
       </c>
       <c r="F68" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>415</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>416</v>
       </c>
       <c r="F69" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>418</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>109</v>
       </c>
       <c r="F70" t="s">
         <v>419</v>
       </c>
     </row>
@@ -7357,51 +7357,51 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>424</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>112</v>
       </c>
       <c r="F74" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>425</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>91</v>
       </c>
       <c r="F75" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>427</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>98</v>
       </c>
       <c r="F76" t="s">
         <v>142</v>
       </c>
     </row>
@@ -7844,51 +7844,51 @@
         <v>459</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>460</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>461</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>462</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>66</v>
       </c>
       <c r="F12" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -7960,51 +7960,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>471</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>473</v>
       </c>
       <c r="D18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>474</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>112</v>
       </c>
       <c r="F19" t="s">
         <v>475</v>
       </c>
     </row>
@@ -8036,102 +8036,102 @@
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>479</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>480</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>482</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>298</v>
       </c>
       <c r="F24" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>483</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>485</v>
       </c>
       <c r="D26">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>486</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
@@ -8203,51 +8203,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>495</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>43</v>
       </c>
       <c r="F32" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>497</v>
       </c>
       <c r="D33">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>128</v>
       </c>
       <c r="F33" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>499</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>128</v>
       </c>
       <c r="F34" t="s">
         <v>262</v>
       </c>
     </row>
@@ -8322,51 +8322,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>506</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>46</v>
       </c>
       <c r="F39" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>507</v>
       </c>
       <c r="D40">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>66</v>
       </c>
       <c r="F40" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>508</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
@@ -8506,51 +8506,51 @@
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>524</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>525</v>
       </c>
       <c r="F50" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>527</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>455</v>
       </c>
       <c r="F51" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>528</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>115</v>
       </c>
       <c r="F52" t="s">
         <v>171</v>
       </c>
     </row>
@@ -9033,51 +9033,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>569</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>570</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>63</v>
       </c>
       <c r="F7" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>572</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>298</v>
       </c>
       <c r="F8" t="s">
         <v>573</v>
       </c>
     </row>
@@ -9149,51 +9149,51 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>578</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>63</v>
       </c>
       <c r="F13" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>580</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>63</v>
       </c>
       <c r="F14" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="C15" t="s">
         <v>582</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>66</v>
       </c>
       <c r="F15" t="s">
         <v>67</v>
       </c>
     </row>
@@ -9302,51 +9302,51 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>590</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>592</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>30</v>
       </c>
       <c r="F23" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="C24" t="s">
         <v>593</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>159</v>
       </c>
       <c r="F24" t="s">
         <v>175</v>
       </c>
     </row>
@@ -9370,85 +9370,85 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>595</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>60</v>
       </c>
       <c r="F26" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>596</v>
       </c>
       <c r="D27">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>30</v>
       </c>
       <c r="F27" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>597</v>
       </c>
       <c r="D28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>115</v>
       </c>
       <c r="F28" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>598</v>
       </c>
       <c r="D29">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>63</v>
       </c>
       <c r="F29" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>599</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>43</v>
       </c>
       <c r="F30" t="s">
         <v>534</v>
       </c>
     </row>
@@ -9571,116 +9571,116 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>608</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>23</v>
       </c>
       <c r="F38" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>610</v>
       </c>
       <c r="D39">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>611</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>66</v>
       </c>
       <c r="F40" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>612</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>43</v>
       </c>
       <c r="F41" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>613</v>
       </c>
       <c r="D42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>115</v>
       </c>
       <c r="F42" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>614</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>616</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
         <v>468</v>
       </c>
     </row>
@@ -9704,51 +9704,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>618</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>620</v>
       </c>
       <c r="D47">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>621</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>78</v>
       </c>
       <c r="F48" t="s">
         <v>250</v>
       </c>
     </row>
@@ -9854,51 +9854,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>630</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>509</v>
       </c>
       <c r="F55" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>632</v>
       </c>
       <c r="D56">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>634</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>43</v>
       </c>
       <c r="F57" t="s">
         <v>534</v>
       </c>
     </row>
@@ -10242,68 +10242,68 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>656</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>109</v>
       </c>
       <c r="F13" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>657</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>115</v>
       </c>
       <c r="F14" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="C15" t="s">
         <v>658</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>63</v>
       </c>
       <c r="F15" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="C16" t="s">
         <v>660</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>276</v>
       </c>
     </row>
@@ -10471,119 +10471,119 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>675</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>78</v>
       </c>
       <c r="F27" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>677</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>66</v>
       </c>
       <c r="F28" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>678</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="C30" t="s">
         <v>679</v>
       </c>
       <c r="D30">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>190</v>
       </c>
       <c r="F30" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="C31" t="s">
         <v>680</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>75</v>
       </c>
       <c r="F31" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="C32" t="s">
         <v>682</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>137</v>
       </c>
       <c r="F32" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="C33" t="s">
         <v>683</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>43</v>
       </c>
       <c r="F33" t="s">
         <v>302</v>
       </c>
     </row>
@@ -10700,51 +10700,51 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>692</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>694</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>695</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>696</v>
@@ -10878,51 +10878,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>706</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>298</v>
       </c>
       <c r="F52" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>707</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>128</v>
       </c>
       <c r="F53" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>708</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>25</v>
       </c>
       <c r="F54" t="s">
         <v>709</v>
       </c>
     </row>
@@ -11065,51 +11065,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="C63" t="s">
         <v>721</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>416</v>
       </c>
       <c r="F63" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="C64" t="s">
         <v>723</v>
       </c>
       <c r="D64">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>416</v>
       </c>
       <c r="F64" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>725</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>137</v>
       </c>
       <c r="F65" t="s">
         <v>726</v>
       </c>
     </row>